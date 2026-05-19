--- v0 (2026-04-02)
+++ v1 (2026-05-19)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="bin" ContentType="image/jpeg"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b1d4005d2b4595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23b7ca47e5b34e6ab9becbb8d7b6b670.psmdcp" Id="R3d8861043d9c4a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b79063191174f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/466e153e852f4255af769e6263570f60.psmdcp" Id="Rd40b02f028b543cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="1"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Info" sheetId="2" r:id="rId2"/>
     <x:sheet name="ActivePurseSeiners" sheetId="3" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1672" uniqueCount="1672">
-[...1 lines deleted...]
-    <x:t>Creation date: 02 Apr 2026 6:25 AM</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1682" uniqueCount="1682">
+  <x:si>
+    <x:t>Creation date: 19 May 2026 3:59 AM</x:t>
   </x:si>
   <x:si>
     <x:t>Inter-American Tropical Tuna Commission</x:t>
   </x:si>
   <x:si>
     <x:t>IATTC Vessel number</x:t>
   </x:si>
   <x:si>
     <x:t>Register Status</x:t>
   </x:si>
   <x:si>
     <x:t>Vessel</x:t>
   </x:si>
   <x:si>
     <x:t>Flag</x:t>
   </x:si>
   <x:si>
     <x:t>Gear</x:t>
   </x:si>
   <x:si>
     <x:t>Fish hold volume (m3)</x:t>
   </x:si>
   <x:si>
     <x:t>Confirmation date</x:t>
   </x:si>
@@ -107,81 +107,84 @@
   <x:si>
     <x:t>Business Address</x:t>
   </x:si>
   <x:si>
     <x:t>Previous name</x:t>
   </x:si>
   <x:si>
     <x:t>Previous flag</x:t>
   </x:si>
   <x:si>
     <x:t>Notes</x:t>
   </x:si>
   <x:si>
     <x:t>Image available?</x:t>
   </x:si>
   <x:si>
     <x:t>Last updating of the vessel’s details</x:t>
   </x:si>
   <x:si>
     <x:t>Date of inclusion in the Register</x:t>
   </x:si>
   <x:si>
     <x:t>first inclusion</x:t>
   </x:si>
   <x:si>
+    <x:t>Active</x:t>
+  </x:si>
+  <x:si>
     <x:t>Amanda S</x:t>
   </x:si>
   <x:si>
     <x:t>Colombia</x:t>
   </x:si>
   <x:si>
     <x:t>Purse seine</x:t>
   </x:si>
   <x:si>
     <x:t>Cartagena</x:t>
   </x:si>
   <x:si>
     <x:t>MC-05-553</x:t>
   </x:si>
   <x:si>
     <x:t>HJCZ</x:t>
   </x:si>
   <x:si>
     <x:t>Length Overall</x:t>
   </x:si>
   <x:si>
     <x:t>Astilleros del Cadaqua S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Havenwood Business Corporation</x:t>
   </x:si>
   <x:si>
     <x:t>Bocagrande Cr 3 #6A-100&lt;br/&gt;Edificio Torre Empresarial&lt;br/&gt;Protección Of 10-01&lt;br/&gt;Cartagena&lt;br/&gt;Colombia</x:t>
   </x:si>
   <x:si>
-    <x:t>Amanda - Change to Amanda S notified on  (recorded on 23 Jul 2000) - Flag at time of change: Vanuatu</x:t>
+    <x:t>Amanda - Change to Amanda S notified on 23 Jul 2000 (recorded on 23 Jul 2000) - Flag at time of change: Vanuatu</x:t>
   </x:si>
   <x:si>
     <x:t>Bolivia - Change to Colombia notified on 17 Dec 2004 (recorded on 21 Jan 2005) - Vessel name at time of change: Amanda S</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">   </x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>28 Sep 2017</x:t>
   </x:si>
   <x:si>
     <x:t>American Eagle</x:t>
   </x:si>
   <x:si>
     <x:t>MC-05-0492</x:t>
   </x:si>
   <x:si>
     <x:t>Length Registered</x:t>
   </x:si>
   <x:si>
     <x:t>Campbell Shipyard</x:t>
   </x:si>
@@ -227,132 +230,132 @@
   <x:si>
     <x:t>Astilleros Marco Chilena Limitada</x:t>
   </x:si>
   <x:si>
     <x:t>Oxbridge Commercial Corporation</x:t>
   </x:si>
   <x:si>
     <x:t>Doña Raquel</x:t>
   </x:si>
   <x:si>
     <x:t>MC-05-775</x:t>
   </x:si>
   <x:si>
     <x:t>HK6614</x:t>
   </x:si>
   <x:si>
     <x:t>J.M. Martinac Shipbuilding</x:t>
   </x:si>
   <x:si>
     <x:t>Tropical Seas Navigation S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Tower Financial Center&lt;br/&gt;16th Floor 50th Street and Elvira Mendez Panama&lt;br/&gt;P.O. Box 0832-01091&lt;br/&gt;Republic of Panama</x:t>
   </x:si>
   <x:si>
-    <x:t>Cape May - Change to Doña Raquel notified on  (recorded on 01 Dec 2024) - Flag at time of change: United States</x:t>
+    <x:t>Cape May - Change to Doña Raquel notified on 27 Nov 2024 (recorded on 01 Dec 2024) - Flag at time of change: United States</x:t>
   </x:si>
   <x:si>
     <x:t>United States - Change to Colombia notified on 27 Nov 2024 (recorded on 01 Dec 2024) - Vessel name at time of change: Cape May</x:t>
   </x:si>
   <x:si>
     <x:t>01 Jan 2025</x:t>
   </x:si>
   <x:si>
     <x:t>El Dorado</x:t>
   </x:si>
   <x:si>
     <x:t>MC-05-0491</x:t>
   </x:si>
   <x:si>
     <x:t>La Valetta Logistic Corporation</x:t>
   </x:si>
   <x:si>
     <x:t>Vanuatu - Change to Colombia notified on 15 Oct 1994 (recorded on 15 Oct 1994) - Vessel name at time of change: El Dorado</x:t>
   </x:si>
   <x:si>
     <x:t>El Rey</x:t>
   </x:si>
   <x:si>
     <x:t>MC-05-0479</x:t>
   </x:si>
   <x:si>
     <x:t>HJSX</x:t>
   </x:si>
   <x:si>
     <x:t>Malavari Internacional S.A.</x:t>
   </x:si>
   <x:si>
-    <x:t>King Oscar - Change to El Rey notified on  (recorded on 08 Nov 1980) - Flag at time of change: United States</x:t>
+    <x:t>King Oscar - Change to El Rey notified on 08 Nov 1980 (recorded on 08 Nov 1980) - Flag at time of change: United States</x:t>
   </x:si>
   <x:si>
     <x:t>Vanuatu - Change to Colombia notified on 04 Sep 1993 (recorded on 04 Sep 1993) - Vessel name at time of change: El Rey</x:t>
   </x:si>
   <x:si>
     <x:t>Enterprise</x:t>
   </x:si>
   <x:si>
     <x:t>MC-05-0493</x:t>
   </x:si>
   <x:si>
     <x:t>Evansville Services Corp.</x:t>
   </x:si>
   <x:si>
-    <x:t>Samoa Star - Change to Enterprise notified on  (recorded on 22 May 1992) - Flag at time of change: United States</x:t>
+    <x:t>Samoa Star - Change to Enterprise notified on 22 May 1992 (recorded on 22 May 1992) - Flag at time of change: United States</x:t>
   </x:si>
   <x:si>
     <x:t>Vanuatu - Change to Colombia notified on 13 Oct 1994 (recorded on 13 Oct 1994) - Vessel name at time of change: Enterprise</x:t>
   </x:si>
   <x:si>
     <x:t>Grenadier</x:t>
   </x:si>
   <x:si>
     <x:t>MC-05-0477</x:t>
   </x:si>
   <x:si>
     <x:t>San Diego Marine</x:t>
   </x:si>
   <x:si>
     <x:t>Inversiones Holcateca S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Vanuatu - Change to Colombia notified on 22 Aug 1993 (recorded on 22 Aug 1993) - Vessel name at time of change: Grenadier</x:t>
   </x:si>
   <x:si>
     <x:t>Maria Isabel C</x:t>
   </x:si>
   <x:si>
     <x:t>MC-05-551</x:t>
   </x:si>
   <x:si>
     <x:t>HJCW</x:t>
   </x:si>
   <x:si>
     <x:t>Lannister Investment Group Incorporation</x:t>
   </x:si>
   <x:si>
-    <x:t>Gold Coast - Change to Maria Isabel C notified on  (recorded on 03 Jun 2008) - Flag at time of change: Colombia</x:t>
+    <x:t>Gold Coast - Change to Maria Isabel C notified on 02 Jun 2008 (recorded on 03 Jun 2008) - Flag at time of change: Colombia</x:t>
   </x:si>
   <x:si>
     <x:t>Bolivia - Change to Colombia notified on 17 Dec 2004 (recorded on 21 Jan 2005) - Vessel name at time of change: Gold Coast</x:t>
   </x:si>
   <x:si>
     <x:t>Marta Lucia R.</x:t>
   </x:si>
   <x:si>
     <x:t>MC-05-573</x:t>
   </x:si>
   <x:si>
     <x:t>HJCY</x:t>
   </x:si>
   <x:si>
     <x:t>Clingham Incorporated</x:t>
   </x:si>
   <x:si>
     <x:t>Nazca</x:t>
   </x:si>
   <x:si>
     <x:t>MC-05-552</x:t>
   </x:si>
   <x:si>
     <x:t>HJDB</x:t>
   </x:si>
@@ -380,453 +383,456 @@
   <x:si>
     <x:t>Adria Del Mar</x:t>
   </x:si>
   <x:si>
     <x:t>Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Manta</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00006</x:t>
   </x:si>
   <x:si>
     <x:t>HC2559</x:t>
   </x:si>
   <x:si>
     <x:t>Marítima de Axpe, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Sur Tuna Surtuna S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Calle UT Intersección U2 Ciudadela Universitaria&lt;br/&gt;Manta&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Medjugorje - Change to Adria Del Mar notified on  (recorded on 21 Nov 2019) - Flag at time of change: Ecuador</x:t>
+    <x:t>Medjugorje - Change to Adria Del Mar notified on 21 Nov 2019 (recorded on 21 Nov 2019) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>EU (Spain) - Change to Ecuador notified on 27 Dec 1978 (recorded on 27 Dec 1978) - Vessel name at time of change: Isabel Dos</x:t>
   </x:si>
   <x:si>
     <x:t>21 Nov 2019</x:t>
   </x:si>
   <x:si>
     <x:t>Aldo</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00870</x:t>
   </x:si>
   <x:si>
     <x:t>HC5172</x:t>
   </x:si>
   <x:si>
     <x:t>Grupo Degfer CIA Ltda.</x:t>
   </x:si>
   <x:si>
     <x:t>Calle 16 Manareco Building&lt;br/&gt;Manta, Manabi&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Atunmanta - Change to Aldo notified on  (recorded on 11 Dec 2012) - Flag at time of change: Ecuador</x:t>
+    <x:t>Atunmanta - Change to Aldo notified on 17 Oct 2012 (recorded on 11 Dec 2012) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Panama - Change to Ecuador notified on 08 Mar 2012 (recorded on 16 Mar 2012) - Vessel name at time of change: Sofia Lynn</x:t>
   </x:si>
   <x:si>
     <x:t>08 Dec 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Alejandra</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00764</x:t>
   </x:si>
   <x:si>
     <x:t>HC4635</x:t>
   </x:si>
   <x:si>
     <x:t>Fideicomiso de Garantia Aesa</x:t>
   </x:si>
   <x:si>
     <x:t>Av. Miguel H. Alcívar S/N y Nahín Isaías&lt;br/&gt;Edificio Torres del Norte&lt;br/&gt;Torre B&lt;br/&gt;Piso 5&lt;br/&gt;Oficina 506&lt;br/&gt;Guayaquil, Guayas&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Southport - Change to Alejandra notified on  (recorded on 04 Mar 2005) - Flag at time of change: Ecuador</x:t>
+    <x:t>Southport - Change to Alejandra notified on 22 Feb 2005 (recorded on 04 Mar 2005) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>06 Dec 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Alina</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00575</x:t>
   </x:si>
   <x:si>
     <x:t>HC4120</x:t>
   </x:si>
   <x:si>
     <x:t>Miho Shipyard Company, Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Transmarina, C.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Vía Circunvalación via Manta, Tramo 2, Km. 9-5&lt;br/&gt;Montecristi - Manabí&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Altar 21 - Change to Alina notified on  (recorded on 28 Nov 2007) - Flag at time of change: Ecuador</x:t>
+    <x:t>Altar 21 - Change to Alina notified on 20 Nov 2007 (recorded on 28 Nov 2007) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Peru - Change to Ecuador notified on 07 Oct 2009 (recorded on 13 Oct 2009) - Vessel name at time of change: Alina</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">542 m³ of well volume with which this vessel is operating has been temporarily loaned by Costa Rica.   </x:t>
   </x:si>
   <x:si>
     <x:t>Alize</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00393</x:t>
   </x:si>
   <x:si>
     <x:t>HC2920</x:t>
   </x:si>
   <x:si>
     <x:t>Astilleros Celaya</x:t>
   </x:si>
   <x:si>
     <x:t>Fideicomiso Garantia Ideal Internacional</x:t>
   </x:si>
   <x:si>
     <x:t>Cdla Divino Nino Calle 402&lt;br/&gt;Y Av 404 Principal&lt;br/&gt;Atras Del Pai Mz 45 Lote 9&lt;br/&gt;Manta&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>St. Vincent - Change to Ecuador notified on 28 May 1994 (recorded on 28 May 1994) - Vessel name at time of change: Alize</x:t>
   </x:si>
   <x:si>
     <x:t>10 Feb 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Amalis</x:t>
   </x:si>
   <x:si>
     <x:t>Guayaquil</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00696</x:t>
   </x:si>
   <x:si>
     <x:t>HC2994</x:t>
   </x:si>
   <x:si>
     <x:t>Andina de Desarrollo S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Ecuavessel S.A.</x:t>
   </x:si>
   <x:si>
-    <x:t>San Lorenzo - Change to Amalis notified on  (recorded on 06 May 2003) - Flag at time of change: Ecuador</x:t>
+    <x:t>San Lorenzo - Change to Amalis notified on 14 Feb 2003 (recorded on 06 May 2003) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>25 Nov 2024</x:t>
   </x:si>
   <x:si>
     <x:t>Andrea</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00532</x:t>
   </x:si>
   <x:si>
     <x:t>HC2681</x:t>
   </x:si>
   <x:si>
     <x:t>Bobetame Sari</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias de Productos del Mar, S.A. (IDELMAR)</x:t>
   </x:si>
   <x:si>
     <x:t>Calle 28 y Avenida Flavio Reyes&lt;br/&gt;(Patio de Tecnigruas)&lt;br/&gt;Manta&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Indico - Change to Andrea notified on  (recorded on 11 Apr 2006) - Flag at time of change: Ecuador</x:t>
+    <x:t>Indico - Change to Andrea notified on 27 Oct 2005 (recorded on 11 Apr 2006) - Flag at time of change: Ecuador</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16 Apr 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andrea D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P-04-01100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HC6645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niigata Shipbuilding &amp; Repair</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elvayka Kyoei, S.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrio La Ensenadita y Calle #4&lt;br/&gt;Edificio Iberopesca&lt;br/&gt;Manta&lt;br/&gt;Ecuador</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antonio H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P-00-00880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HC5489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacific Tuna, S.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Km 10.5 Vía a la Costa&lt;br/&gt;Guayaquil&lt;br/&gt;Ecuador</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10 Feb 2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ariete</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P-00-00855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HC4807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astilleros Unidos del Pacífico</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elmacorp, S.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coop. Cerro Santa Ana Mz&lt;br/&gt;5 Edfc. Barlovento&lt;br/&gt;P4 Ofc 401&lt;br/&gt;Guayaquil&lt;br/&gt;Manta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isabel Victoria VI - Change to Ariete notified on 11 Sep 2009 (recorded on 11 Sep 2009) - Flag at time of change: Ecuador</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mexico - Change to Ecuador notified on 09 Nov 2006 (recorded on 20 Sep 2007) - Vessel name at time of change: Isabel Victoria VI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21 Mar 2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belle Isle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54995-24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HC6762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pesquera Galicia, S.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panamá&lt;br/&gt;Ciudad de Panamá</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16 Apr 2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belle Rive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54988-24-C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HC6761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astillero Del Sudeste Asiático</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29 Jul 2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belouve</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55432-24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HC6787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D'Artagnan Fishing, S.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panamá, Cuidad de Panamá&lt;br/&gt;Vía Tocumen San Antonio&lt;br/&gt;Residencial Quintas de Miraflor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24 Dec 2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bernardita B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P-04-00980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HC5624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferguson Industries, Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B &amp; B Tune Suppliers, S.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Km 3 1/2 Via Manta&lt;br/&gt;Montecristi&lt;br/&gt;Ecuador</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Total capacity: 352 m³.  Sealed well:  S3 (50 m³).   </x:t>
   </x:si>
   <x:si>
     <x:t>06 Sep 2023</x:t>
   </x:si>
   <x:si>
-    <x:t>Andrea D</x:t>
-[...133 lines deleted...]
-  <x:si>
     <x:t>Betty Elizabeth</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00688</x:t>
   </x:si>
   <x:si>
     <x:t>HC2659</x:t>
   </x:si>
   <x:si>
     <x:t>Western Boat Building Company</x:t>
   </x:si>
   <x:si>
     <x:t>Pesdel, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Kilometro 5 1/2 via Manta&lt;br/&gt;Rocafuerte&lt;br/&gt;Manta&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Royal Venture - Change to Betty Elizabeth notified on  (recorded on 06 Jun 1986) - Flag at time of change: Ecuador</x:t>
+    <x:t>Royal Venture - Change to Betty Elizabeth notified on 06 Jun 1986 (recorded on 06 Jun 1986) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Canada - Change to Ecuador notified on 06 Jan 1985 (recorded on 06 Jan 1985) - Vessel name at time of change: Royal Venture</x:t>
   </x:si>
   <x:si>
     <x:t>Cap. Berny B.</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00584</x:t>
   </x:si>
   <x:si>
     <x:t>HC4116</x:t>
   </x:si>
   <x:si>
     <x:t>Astilleros Luzuriaga, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Buehs Bowen Daniel Roberto</x:t>
   </x:si>
   <x:si>
     <x:t>Km 4 y medio via Manta&lt;br/&gt;Portoviejo al Lado De Gasolinera Primax&lt;br/&gt;Montecristi, Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Teguise - Change to Cap. Berny B. notified on  (recorded on 23 Dec 1997) - Flag at time of change: Honduras</x:t>
+    <x:t>Teguise - Change to Cap. Berny B. notified on 23 Dec 1997 (recorded on 23 Dec 1997) - Flag at time of change: Honduras</x:t>
   </x:si>
   <x:si>
     <x:t>Honduras - Change to Ecuador notified on 23 Dec 1997 (recorded on 23 Dec 1997) - Vessel name at time of change: Teguise</x:t>
   </x:si>
   <x:si>
     <x:t>31 Jan 2024</x:t>
   </x:si>
   <x:si>
     <x:t>Cap. Danny B</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00894</x:t>
   </x:si>
   <x:si>
     <x:t>HC5250</x:t>
   </x:si>
   <x:si>
     <x:t>Cap. Tino B.</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00820</x:t>
   </x:si>
   <x:si>
     <x:t>HC4996</x:t>
   </x:si>
   <x:si>
-    <x:t>Apolo III - Change to Cap. Tino B. notified on  (recorded on 05 Mar 2009) - Flag at time of change: Ecuador</x:t>
+    <x:t>Apolo III - Change to Cap. Tino B. notified on 20 Jan 2009 (recorded on 05 Mar 2009) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Carmen D</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00765</x:t>
   </x:si>
   <x:si>
     <x:t>HC4600</x:t>
   </x:si>
   <x:si>
     <x:t>Ateliers et Chantiers delaManche</x:t>
   </x:si>
   <x:si>
     <x:t>XUK, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Oficina Km 41/2 Via San Mateo&lt;br/&gt;Manta&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Ribadesella - Change to Carmen D notified on  (recorded on 20 Feb 2002) - Flag at time of change: El Salvador</x:t>
+    <x:t>Ribadesella - Change to Carmen D notified on 20 Feb 2002 (recorded on 20 Feb 2002) - Flag at time of change: El Salvador</x:t>
   </x:si>
   <x:si>
     <x:t>Vanuatu - Change to Ecuador notified on 27 Jan 2004 (recorded on 16 Apr 2004) - Vessel name at time of change: Carmen D</x:t>
   </x:si>
   <x:si>
     <x:t>17 Jan 2024</x:t>
   </x:si>
   <x:si>
     <x:t>Charo</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00506</x:t>
   </x:si>
   <x:si>
     <x:t>HC2995</x:t>
   </x:si>
   <x:si>
     <x:t>Conservas Isabel Ecuatoriana S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Urdenor Etapa 1&lt;br/&gt;Solar 23 Maz 127&lt;br/&gt;Manta&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Tungui - Change to Charo notified on  (recorded on 21 Dec 1993) - Flag at time of change: Mexico</x:t>
+    <x:t>Tungui - Change to Charo notified on 21 Dec 1993 (recorded on 21 Dec 1993) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>Belize - Change to Ecuador notified on 24 Jun 1995 (recorded on 24 Jun 1995) - Vessel name at time of change: Charo</x:t>
   </x:si>
   <x:si>
     <x:t>31 Aug 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Chasca</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00692</x:t>
   </x:si>
   <x:si>
     <x:t>HC4416</x:t>
   </x:si>
   <x:si>
     <x:t>Astilleros Navales Sima</x:t>
   </x:si>
   <x:si>
     <x:t>Puertomar S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Vía Manta&lt;br/&gt;Rocafuerte Km 8 1/2&lt;br/&gt;Cantón Jaramijo&lt;br/&gt;Ecuador</x:t>
   </x:si>
@@ -851,72 +857,72 @@
   <x:si>
     <x:t xml:space="preserve">544 m³ of the total well volume of 1,126 m³ with which this vessel is operating has been temporarily loaned by Bolivia (222 m³) and El Salvador (322 m³).   </x:t>
   </x:si>
   <x:si>
     <x:t>18 Aug 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Claudia L</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00864</x:t>
   </x:si>
   <x:si>
     <x:t>HC5229</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Navales del Pacífico</x:t>
   </x:si>
   <x:si>
     <x:t>Folitop, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>La Puntilla Urb Rio Grande&lt;br/&gt;Av Samborondon Solar A2&lt;br/&gt;Junto A La Garita Principal&lt;br/&gt;Guayaquil&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Sirenza I - Change to Claudia L notified on  (recorded on 30 Mar 2010) - Flag at time of change: Panama</x:t>
+    <x:t>Sirenza I - Change to Claudia L notified on 30 Mar 2010 (recorded on 30 Mar 2010) - Flag at time of change: Panama</x:t>
   </x:si>
   <x:si>
     <x:t>Panama - Change to Ecuador notified on 06 Dec 2011 (recorded on 19 Jan 2012) - Vessel name at time of change: Claudia L</x:t>
   </x:si>
   <x:si>
     <x:t>Connie Jean Two</x:t>
   </x:si>
   <x:si>
     <x:t>43991-12-B</x:t>
   </x:si>
   <x:si>
     <x:t>HO6801</x:t>
   </x:si>
   <x:si>
     <x:t>Yeten Services Corporation</x:t>
   </x:si>
   <x:si>
     <x:t>Urb. Marbella Calle 53E Piso 16&lt;br/&gt;Panama&lt;br/&gt;Panama</x:t>
   </x:si>
   <x:si>
-    <x:t>Crystal Sea - Change to Connie Jean Two notified on  (recorded on 31 Dec 2009) - Flag at time of change: United States</x:t>
+    <x:t>Crystal Sea - Change to Connie Jean Two notified on 30 Sep 2009 (recorded on 31 Dec 2009) - Flag at time of change: United States</x:t>
   </x:si>
   <x:si>
     <x:t>Panama - Change to Ecuador notified on 06 Oct 2017 (recorded on 13 Oct 2017) - Vessel name at time of change: Connie Jean Two</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">This vessel has been chartered with a temporary transfer of capacity from Panama (742 m³).   </x:t>
   </x:si>
   <x:si>
     <x:t>Dalmacia C</x:t>
   </x:si>
   <x:si>
     <x:t>Vacamonte</x:t>
   </x:si>
   <x:si>
     <x:t>53987-23</x:t>
   </x:si>
   <x:si>
     <x:t>HP5683</x:t>
   </x:si>
   <x:si>
     <x:t>George Town Shipyard</x:t>
   </x:si>
   <x:si>
     <x:t>Dalmacia Mar, S.A.</x:t>
   </x:si>
@@ -947,249 +953,249 @@
   <x:si>
     <x:t>Km 4 1/2 via Manta Rocafuerte&lt;br/&gt;frente a gasolina Masgas canto Jaramijo&lt;br/&gt;provincia Manabi&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>11 Apr 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Doménica L</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00764</x:t>
   </x:si>
   <x:si>
     <x:t>HC2877</x:t>
   </x:si>
   <x:si>
     <x:t>Weco Dorman Saintventure</x:t>
   </x:si>
   <x:si>
     <x:t>Fidecomiso Mercantil De Garantia Lumitop</x:t>
   </x:si>
   <x:si>
     <x:t>Av. 9 de Octubre 100 y Av. Malecon Simon Bolivar&lt;br/&gt;Manta, Manabi&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Western Pacific I - Change to Doménica L notified on  (recorded on 02 Apr 2007) - Flag at time of change: Ecuador</x:t>
+    <x:t>Western Pacific I - Change to Doménica L notified on 23 Nov 2006 (recorded on 02 Apr 2007) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>New Zealand - Change to Ecuador notified on 13 Dec 1995 (recorded on 13 Dec 1995) - Vessel name at time of change: Western Pacific</x:t>
   </x:si>
   <x:si>
     <x:t>Don Alvaro</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00772</x:t>
   </x:si>
   <x:si>
     <x:t>HC4633</x:t>
   </x:si>
   <x:si>
     <x:t>Astilleros Guangdong</x:t>
   </x:si>
   <x:si>
     <x:t>Geopaxi, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Cdla. Las Acacias&lt;br/&gt;Calle 17  N° 36-13 y Ave. 37&lt;br/&gt;Manta&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Hua Yuan Yu No. 10 - Change to Don Alvaro notified on  (recorded on 11 Mar 1999) - Flag at time of change: Unknown</x:t>
+    <x:t>Hua Yuan Yu No. 10 - Change to Don Alvaro notified on 11 Mar 1999 (recorded on 11 Mar 1999) - Flag at time of change: Unknown</x:t>
   </x:si>
   <x:si>
     <x:t>Bolivia - Change to Ecuador notified on 09 Jul 2004 (recorded on 31 Aug 2004) - Vessel name at time of change: Don Alvaro</x:t>
   </x:si>
   <x:si>
     <x:t>Don Antonio</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-01147</x:t>
   </x:si>
   <x:si>
     <x:t>HC2750</x:t>
   </x:si>
   <x:si>
     <x:t>Logistica Internacional Logisinsa S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Avenida Segunda&lt;br/&gt;Calles 11 y 12&lt;br/&gt;Manta &lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>27 Jan 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Don Bartolo</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00637</x:t>
   </x:si>
   <x:si>
     <x:t>HC4263</x:t>
   </x:si>
   <x:si>
     <x:t>Pesquera Don Bartolo S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Barrio La Ensenadita&lt;br/&gt;Calle 4 S/N Detras Casa &lt;br/&gt;Cuna Aroca, Paz&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Mary Antoinette - Change to Don Bartolo notified on  (recorded on 19 Oct 1995) - Flag at time of change: United States</x:t>
+    <x:t>Mary Antoinette - Change to Don Bartolo notified on 19 Oct 1995 (recorded on 19 Oct 1995) - Flag at time of change: United States</x:t>
   </x:si>
   <x:si>
     <x:t>Belize - Change to Ecuador notified on 27 Jan 1999 (recorded on 27 Jan 1999) - Vessel name at time of change: Don Bartolo</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">559 m³ of the total well volume of 728 m³ with which this vessel is operating has been temporarily loaned by Costa Rica.   </x:t>
   </x:si>
   <x:si>
     <x:t>19 Dec 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Don F</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-01099</x:t>
   </x:si>
   <x:si>
     <x:t>HC6655</x:t>
   </x:si>
   <x:si>
     <x:t>17 May 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Don Mario</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00799</x:t>
   </x:si>
   <x:si>
     <x:t>HC4012</x:t>
   </x:si>
   <x:si>
-    <x:t>Marietta - Change to Don Mario notified on  (recorded on 21 Dec 1996) - Flag at time of change: United States</x:t>
+    <x:t>Marietta - Change to Don Mario notified on 21 Dec 1996 (recorded on 21 Dec 1996) - Flag at time of change: United States</x:t>
   </x:si>
   <x:si>
     <x:t>Unknown - Change to Ecuador notified on 30 Apr 1997 (recorded on 30 Apr 1997) - Vessel name at time of change: Don Mario</x:t>
   </x:si>
   <x:si>
     <x:t>Doña Chule</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00705</x:t>
   </x:si>
   <x:si>
     <x:t>HC2866</x:t>
   </x:si>
   <x:si>
     <x:t>Astilleros Pisca</x:t>
   </x:si>
   <x:si>
     <x:t>Fishecuador, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Puerto Santa Ana&lt;br/&gt;Edfc Barlovento Piso 4 Ofc 401&lt;br/&gt;Guayaquil&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Rodolfo X - Change to Doña Chule notified on  (recorded on 27 Jul 2016) - Flag at time of change: Ecuador</x:t>
+    <x:t>Rodolfo X - Change to Doña Chule notified on 15 Jan 2016 (recorded on 27 Jul 2016) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>29 Apr 2024</x:t>
   </x:si>
   <x:si>
     <x:t>Doña Maruja</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00847</x:t>
   </x:si>
   <x:si>
     <x:t>HC5081</x:t>
   </x:si>
   <x:si>
     <x:t>Pesquera Doña Maruja S.A.</x:t>
   </x:si>
   <x:si>
-    <x:t>White Dove Too - Change to Doña Maruja notified on  (recorded on 10 Feb 2010) - Flag at time of change: Ecuador</x:t>
+    <x:t>White Dove Too - Change to Doña Maruja notified on 14 Dec 2009 (recorded on 10 Feb 2010) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Panama - Change to Ecuador notified on 15 May 2009 (recorded on 22 May 2009) - Vessel name at time of change: White Dove Too</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">514 m³ of the total well volume of 515 m³ with which this vessel is operating has been temporarily loaned by Costa Rica.   </x:t>
   </x:si>
   <x:si>
     <x:t>Doña Nancy</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00506</x:t>
   </x:si>
   <x:si>
     <x:t>HC2470</x:t>
   </x:si>
   <x:si>
     <x:t>Mitchel D. Pares</x:t>
   </x:si>
   <x:si>
     <x:t>Aleta Amarilla, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Calle 14 s/n entre ave. 21 y 22&lt;br/&gt;frente a Distribuldora Marcos Marchan&lt;br/&gt;Manta&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Miriam - Change to Doña Nancy notified on  (recorded on 29 Mar 2012) - Flag at time of change: Ecuador</x:t>
+    <x:t>Miriam - Change to Doña Nancy notified on 06 Mar 2012 (recorded on 29 Mar 2012) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>10 Jan 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Doña Roge</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00697</x:t>
   </x:si>
   <x:si>
     <x:t>HC4301</x:t>
   </x:si>
   <x:si>
     <x:t>Paceco S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Pesquera Doña Roge S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Barrio La Ensenadita&lt;br/&gt;Calle 4 S/N Edificio Iberopesca&lt;br/&gt;Manabi, Manta&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Doña Tula</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00822</x:t>
   </x:si>
   <x:si>
     <x:t>HC4170</x:t>
   </x:si>
   <x:si>
-    <x:t>Arctic Harvester - Change to Doña Tula notified on  (recorded on 01 Mar 1999) - Flag at time of change: Canada</x:t>
+    <x:t>Arctic Harvester - Change to Doña Tula notified on 01 Mar 1999 (recorded on 01 Mar 1999) - Flag at time of change: Canada</x:t>
   </x:si>
   <x:si>
     <x:t>Canada - Change to Ecuador notified on 01 Mar 1999 (recorded on 01 Mar 1999) - Vessel name at time of change: Arctic Harvester</x:t>
   </x:si>
   <x:si>
     <x:t>14 Feb 2024</x:t>
   </x:si>
   <x:si>
     <x:t>Drennec</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00794</x:t>
   </x:si>
   <x:si>
     <x:t>HC4042</x:t>
   </x:si>
   <x:si>
     <x:t>NIRSA S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Avenida Carlos Luis Plaza Dañín &lt;br/&gt;S/N Avenida Democracia (Ciudadela Atarazana)&lt;br/&gt;Junto Al Bolocentro&lt;br/&gt;2000 Guayaquil&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1,642 m³ of the total well volume of 1,840 m³ with which this vessel is operating has been temporarily loaned by Costa Rica. Total capacity: 1,915 m³ - total carrying capacity: 1,628 t.  Sealed well:  S3 (75 m³).  </x:t>
   </x:si>
@@ -1205,353 +1211,356 @@
   <x:si>
     <x:t>HC5181</x:t>
   </x:si>
   <x:si>
     <x:t>Fish Ecuador, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Sargento Vargas 112 y Malecon&lt;br/&gt;(Frente al Club de la Union)&lt;br/&gt;Guayaquil&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Honduras - Change to Ecuador notified on 21 Jun 2011 (recorded on 22 Jun 2011) - Vessel name at time of change: Eastern Pacific</x:t>
   </x:si>
   <x:si>
     <x:t>Eileen Marie</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00753</x:t>
   </x:si>
   <x:si>
     <x:t>HC4568</x:t>
   </x:si>
   <x:si>
     <x:t>Dockworth Steel Boats</x:t>
   </x:si>
   <x:si>
-    <x:t>Eillen Marie - Change to Eileen Marie notified on  (recorded on 07 May 2003) - Flag at time of change: Colombia</x:t>
+    <x:t>Eillen Marie - Change to Eileen Marie notified on 07 May 2003 (recorded on 07 May 2003) - Flag at time of change: Colombia</x:t>
   </x:si>
   <x:si>
     <x:t>Colombia - Change to Ecuador notified on 07 May 2003 (recorded on 13 Jun 2003) - Vessel name at time of change: Eillen Marie</x:t>
   </x:si>
   <x:si>
     <x:t>El Conde</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00807</x:t>
   </x:si>
   <x:si>
     <x:t>HC4944</x:t>
   </x:si>
   <x:si>
     <x:t>El Marquez</x:t>
   </x:si>
   <x:si>
     <x:t>30927-05-J</x:t>
   </x:si>
   <x:si>
     <x:t>HO3272</x:t>
   </x:si>
   <x:si>
     <x:t>Mantaraya Fishing Corporation</x:t>
   </x:si>
   <x:si>
     <x:t>Torre Evergreen&lt;br/&gt;PB Local CG-4&lt;br/&gt;Calle 78 Este&lt;br/&gt;San Francisco&lt;br/&gt;Republic of Panama</x:t>
   </x:si>
   <x:si>
-    <x:t>Don Italo - Change to El Marquez notified on  (recorded on 04 Jan 2004) - Flag at time of change: Panama</x:t>
+    <x:t>Don Italo - Change to El Marquez notified on 30 Dec 2003 (recorded on 04 Jan 2004) - Flag at time of change: Panama</x:t>
   </x:si>
   <x:si>
     <x:t>Panama - Change to Ecuador notified on 01 Jan 2024 (recorded on 03 Jan 2024) - Vessel name at time of change: El Marquez</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">This vessel has been chartered with a temporary transfer of capacity from Panama (486 m³).   </x:t>
   </x:si>
   <x:si>
     <x:t>08 Nov 2024</x:t>
   </x:si>
   <x:si>
     <x:t>Elizabeth F</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00649</x:t>
   </x:si>
   <x:si>
     <x:t>HC4081</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Total capacity: 755 m³.  Sealed wells: P5, S5 (132 m³).   </x:t>
   </x:si>
   <x:si>
     <x:t>08 Jun 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Emilio</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00961</x:t>
   </x:si>
   <x:si>
     <x:t>HC5593</x:t>
   </x:si>
   <x:si>
     <x:t>Tacoma Boat Works</x:t>
   </x:si>
   <x:si>
     <x:t>Mollitiam S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>5 1/2 Vía Manta - Rocafuerte&lt;br/&gt;Manta&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Micatuna - Change to Emilio notified on  (recorded on 22 Jul 2011) - Flag at time of change: Belize</x:t>
+    <x:t>Micatuna - Change to Emilio notified on 22 Jul 2011 (recorded on 22 Jul 2011) - Flag at time of change: Belize</x:t>
   </x:si>
   <x:si>
     <x:t>Nicaragua - Change to Ecuador notified on 09 Oct 2014 (recorded on 10 Dec 2014) - Vessel name at time of change: Emilio</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1,488 m³ of well volume with which this vessel is operating has been temporarily loaned by Guatemala.   </x:t>
   </x:si>
   <x:si>
     <x:t>22 Dec 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Fernandito</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00444</x:t>
   </x:si>
   <x:si>
     <x:t>HC2439</x:t>
   </x:si>
   <x:si>
     <x:t>Delipesca, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Av. 2 entre calles 11 y 12&lt;br/&gt;Edificio Banco del Pichincha #11-55&lt;br/&gt;Piso 9 no. Oficina 901&lt;br/&gt;Casilla 13-05-233&lt;br/&gt;Manta&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>31 Dec 2024</x:t>
   </x:si>
   <x:si>
     <x:t>Fiorella L</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00561</x:t>
   </x:si>
   <x:si>
     <x:t>HC2453</x:t>
   </x:si>
   <x:si>
     <x:t>Anilisa, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Urbanización Río Grande&lt;br/&gt;Av. Samborondón&lt;br/&gt;Solar A-2 (junto a la garita principal)&lt;br/&gt;Samborondón, Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Ana Maria F - Change to Fiorella L notified on  (recorded on 11 Jan 1995) - Flag at time of change: Ecuador</x:t>
+    <x:t>Ana Maria F - Change to Fiorella L notified on 11 Jan 1995 (recorded on 11 Jan 1995) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>31 Jan 2022</x:t>
   </x:si>
   <x:si>
     <x:t>Fortica</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00852</x:t>
   </x:si>
   <x:si>
     <x:t>HC5135</x:t>
   </x:si>
   <x:si>
     <x:t>John Manly Shipyard</x:t>
   </x:si>
   <x:si>
     <x:t>23 May 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Gabriela A</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00738</x:t>
   </x:si>
   <x:si>
     <x:t>HC2860</x:t>
   </x:si>
   <x:si>
     <x:t>Gino D</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-10000</x:t>
   </x:si>
   <x:si>
     <x:t>HC2929</x:t>
   </x:si>
   <x:si>
-    <x:t>Ginno D - Change to Gino D notified on  (recorded on 16 Feb 2016) - Flag at time of change: Ecuador</x:t>
+    <x:t>Ginno D - Change to Gino D notified on 01 Jul 2015 (recorded on 16 Feb 2016) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>08 Feb 2021</x:t>
   </x:si>
   <x:si>
     <x:t>Giulietta</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00911</x:t>
   </x:si>
   <x:si>
     <x:t>HC5283</x:t>
   </x:si>
   <x:si>
-    <x:t>Miya Maru No. 88 - Change to Giulietta notified on  (recorded on 19 Nov 2012) - Flag at time of change: Ecuador</x:t>
+    <x:t>Miya Maru No. 88 - Change to Giulietta notified on 31 Jul 2012 (recorded on 19 Nov 2012) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>27 Nov 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Gloria A</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00743</x:t>
   </x:si>
   <x:si>
     <x:t>HC2396</x:t>
   </x:si>
   <x:si>
-    <x:t>Pisces - Change to Gloria A notified on  (recorded on 08 Mar 1992) - Flag at time of change: United States</x:t>
+    <x:t>Pisces - Change to Gloria A notified on 08 Mar 1992 (recorded on 08 Mar 1992) - Flag at time of change: United States</x:t>
   </x:si>
   <x:si>
     <x:t>United States - Change to Ecuador notified on 08 Mar 1992 (recorded on 08 Mar 1992) - Vessel name at time of change: Pisces</x:t>
   </x:si>
   <x:si>
     <x:t>Gloria C</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00010</x:t>
   </x:si>
   <x:si>
     <x:t>HC2603</x:t>
   </x:si>
   <x:si>
     <x:t>Astillero Metal Empresa</x:t>
   </x:si>
   <x:si>
     <x:t>Pescimera, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Edf. Filanbanco&lt;br/&gt;Piso 4, Ofic. #4&lt;br/&gt;Manta&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>San Antonio V - Change to Gloria C notified on  (recorded on 14 Jan 2004) - Flag at time of change: Ecuador</x:t>
+    <x:t>San Antonio V - Change to Gloria C notified on 07 Oct 2003 (recorded on 14 Jan 2004) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>10 Dec 2024</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Tuna</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00657</x:t>
   </x:si>
   <x:si>
     <x:t>HC4206</x:t>
   </x:si>
   <x:si>
-    <x:t>Reina Del Mar - Change to Gold Tuna notified on  (recorded on 15 Jul 2015) - Flag at time of change: Ecuador</x:t>
+    <x:t>Reina Del Mar - Change to Gold Tuna notified on 15 Sep 2014 (recorded on 15 Jul 2015) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>United States - Change to Ecuador notified on 17 Jun 1999 (recorded on 17 Jun 1999) - Vessel name at time of change: Mary Lyn</x:t>
   </x:si>
   <x:si>
     <x:t>Guayatuna Dos</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00846</x:t>
   </x:si>
   <x:si>
     <x:t>HC4650</x:t>
   </x:si>
   <x:si>
     <x:t>H. J. Barreras</x:t>
   </x:si>
   <x:si>
     <x:t>Guayatuna, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Nery Chalén Solar 1-2 y Ficus&lt;br/&gt;Posorja Sector Guarillo Grande&lt;br/&gt;Guayaquil, Guayas&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Albacora Catorce - Change to Guayatuna Dos notified on  (recorded on 13 May 2005) - Flag at time of change: Ecuador</x:t>
+    <x:t>Albacora Catorce - Change to Guayatuna Dos notified on 16 Feb 2005 (recorded on 13 May 2005) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Panama - Change to Ecuador notified on 04 Jan 2005 (recorded on 27 Jan 2005) - Vessel name at time of change: Albacora Catorce</x:t>
   </x:si>
   <x:si>
     <x:t>Guria</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00954</x:t>
   </x:si>
   <x:si>
     <x:t>HC6916</x:t>
   </x:si>
   <x:si>
     <x:t>20 Feb 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Ignacio Mar I</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00792</x:t>
   </x:si>
   <x:si>
     <x:t>HC2513</x:t>
   </x:si>
   <x:si>
     <x:t>Tuna Export, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Av. 2 Entres Calle 11 y 12&lt;br/&gt;Edif. Banco del Pichincha&lt;br/&gt;Manta&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Jo Linda</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00963</x:t>
   </x:si>
   <x:si>
     <x:t>HC5601</x:t>
   </x:si>
   <x:si>
     <x:t>Avondale Marine Ways Incorporation</x:t>
   </x:si>
   <x:si>
-    <x:t>Sun Hilarita - Change to Jo Linda notified on  (recorded on 12 Oct 1957) - Flag at time of change: United States</x:t>
+    <x:t>Sun Hilarita - Change to Jo Linda notified on 12 Oct 1957 (recorded on 12 Oct 1957) - Flag at time of change: United States</x:t>
   </x:si>
   <x:si>
     <x:t>Vanuatu - Change to Ecuador notified on 11 May 2010 (recorded on 19 May 2010) - Vessel name at time of change: Jo Linda</x:t>
   </x:si>
   <x:si>
+    <x:t>17 Apr 2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>Jocay</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00965</x:t>
   </x:si>
   <x:si>
     <x:t>HC5587</x:t>
   </x:si>
   <x:si>
     <x:t>Astilleros Murueta</x:t>
   </x:si>
   <x:si>
     <x:t>Pesquera Ugavi, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Av 2 y Calle 12&lt;br/&gt;Edificio Banco del Pichincha&lt;br/&gt;Octavo Piso Ofic 802&lt;br/&gt;Manta&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>29 Dec 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Jorge Mario</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-01011</x:t>
@@ -1562,72 +1571,72 @@
   <x:si>
     <x:t>Burceña Baracaldo</x:t>
   </x:si>
   <x:si>
     <x:t>Pesquera Tunaquick, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Kilómetro 8 1/2 via a Montecristi&lt;br/&gt;A 200 metros de Subcentro de Colorado&lt;br/&gt;Manabi, Montecristi&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>28 Feb 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Joselito</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00996</x:t>
   </x:si>
   <x:si>
     <x:t>HC5759</x:t>
   </x:si>
   <x:si>
     <x:t>Marco Marine</x:t>
   </x:si>
   <x:si>
-    <x:t>Mar Cantábrico - Change to Joselito notified on  (recorded on 20 Aug 2015) - Flag at time of change: Ecuador</x:t>
+    <x:t>Mar Cantábrico - Change to Joselito notified on 18 Aug 2015 (recorded on 20 Aug 2015) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Bolivia - Change to Ecuador notified on 29 Jul 2015 (recorded on 05 Aug 2015) - Vessel name at time of change: Mar Cantábrico</x:t>
   </x:si>
   <x:si>
     <x:t>22 Jul 2022</x:t>
   </x:si>
   <x:si>
     <x:t>Julia D</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00740</x:t>
   </x:si>
   <x:si>
     <x:t>HC4566</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian Vickers Shipyard</x:t>
   </x:si>
   <x:si>
-    <x:t>Chorotega - Change to Julia D notified on  (recorded on 25 Jul 2003) - Flag at time of change: Ecuador</x:t>
+    <x:t>Chorotega - Change to Julia D notified on 10 Jun 2003 (recorded on 25 Jul 2003) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Unknown - Change to Ecuador notified on 28 Jun 2002 (recorded on 03 Jul 2002) - Vessel name at time of change: Chorotega</x:t>
   </x:si>
   <x:si>
     <x:t>Killa</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00667</x:t>
   </x:si>
   <x:si>
     <x:t>HC4290</x:t>
   </x:si>
   <x:si>
     <x:t>Industria Atunera S.A. Induatun</x:t>
   </x:si>
   <x:si>
     <x:t>Av. 2 y Calle 12&lt;br/&gt;Edificio Banco del Pichincha&lt;br/&gt;Noveno Piso Ofic. 901&lt;br/&gt;Manta&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Peru - Change to Ecuador notified on 08 Jun 2000 (recorded on 08 Jun 2000) - Vessel name at time of change: Killa</x:t>
   </x:si>
   <x:si>
     <x:t>Lizanny Z</x:t>
   </x:si>
@@ -1637,357 +1646,357 @@
   <x:si>
     <x:t>HC5808</x:t>
   </x:si>
   <x:si>
     <x:t>Astillero Kvinaverft</x:t>
   </x:si>
   <x:si>
     <x:t>Corpfishtuna S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Coop. Cerro Santa Ana&lt;br/&gt;Edif. Barlovento Piso 4 Oficina 401&lt;br/&gt;Guayaquil&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>03 May 2022</x:t>
   </x:si>
   <x:si>
     <x:t>Lizi</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00788</x:t>
   </x:si>
   <x:si>
     <x:t>HC4053</x:t>
   </x:si>
   <x:si>
-    <x:t>Osprey - Change to Lizi notified on  (recorded on 26 Feb 1997) - Flag at time of change: United States</x:t>
+    <x:t>Osprey - Change to Lizi notified on 26 Feb 1997 (recorded on 26 Feb 1997) - Flag at time of change: United States</x:t>
   </x:si>
   <x:si>
     <x:t>Belize - Change to Ecuador notified on 26 Apr 1997 (recorded on 26 Apr 1997) - Vessel name at time of change: Lizi</x:t>
   </x:si>
   <x:si>
     <x:t>Lucia T</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00378</x:t>
   </x:si>
   <x:si>
     <x:t>HC4074</x:t>
   </x:si>
   <x:si>
-    <x:t>Pedro F - Change to Lucia T notified on  (recorded on 27 Feb 1994) - Flag at time of change: Ecuador</x:t>
+    <x:t>Pedro F - Change to Lucia T notified on 27 Feb 1994 (recorded on 27 Feb 1994) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Lucy</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00008</x:t>
   </x:si>
   <x:si>
     <x:t>HC2723</x:t>
   </x:si>
   <x:si>
     <x:t>Alvarado</x:t>
   </x:si>
   <x:si>
     <x:t>Industria Ecuatoriana Productora de Alimentos C.A. (INEPACA)</x:t>
   </x:si>
   <x:si>
     <x:t>Calle 20 Entre Malecon y Flavio Reyes&lt;br/&gt;Manta&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Malula</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00787</x:t>
   </x:si>
   <x:si>
     <x:t>HC3095</x:t>
   </x:si>
   <x:si>
-    <x:t>Don Fausto - Change to Malula notified on  (recorded on 17 Feb 1997) - Flag at time of change: Colombia</x:t>
+    <x:t>Don Fausto - Change to Malula notified on 17 Feb 1997 (recorded on 17 Feb 1997) - Flag at time of change: Colombia</x:t>
   </x:si>
   <x:si>
     <x:t>Colombia - Change to Ecuador notified on 12 May 1997 (recorded on 12 May 1997) - Vessel name at time of change: Malula</x:t>
   </x:si>
   <x:si>
     <x:t>María de Gracia</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00414</x:t>
   </x:si>
   <x:si>
     <x:t>HC2489</x:t>
   </x:si>
   <x:si>
     <x:t>Fabrimet S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Atun Tropical Atuntro, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Provincia:Guayas, Cantón:Daule, Parroquia:Los Lojas Enrique Baquerizo Moreno&lt;br/&gt;Ciudadela:Matices, Número: SL4, Ref:Frente al Centro Comercial El Dorado</x:t>
   </x:si>
   <x:si>
-    <x:t>Anais - Change to María de Gracia notified on  (recorded on 24 Apr 2017) - Flag at time of change: Ecuador</x:t>
+    <x:t>Anais - Change to María de Gracia notified on 30 Jan 2017 (recorded on 24 Apr 2017) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Venezuela - Change to Ecuador notified on 28 Apr 1996 (recorded on 28 Apr 1996) - Vessel name at time of change: Don Quijote</x:t>
   </x:si>
   <x:si>
     <x:t>Maria Del Mar A.</x:t>
   </x:si>
   <x:si>
     <x:t>31756-06-E</x:t>
   </x:si>
   <x:si>
     <x:t>HO3996</x:t>
   </x:si>
   <x:si>
-    <x:t>Jenny Margot II - Change to Maria Del Mar A. notified on  (recorded on 08 Nov 2001) - Flag at time of change: Venezuela</x:t>
+    <x:t>Jenny Margot II - Change to Maria Del Mar A. notified on 08 Nov 2001 (recorded on 08 Nov 2001) - Flag at time of change: Venezuela</x:t>
   </x:si>
   <x:si>
     <x:t>Panama - Change to Ecuador notified on 14 Feb 2012 (recorded on 13 Jul 2012) - Vessel name at time of change: Maria del Mar A.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">This vessel has been chartered with a temporary transfer of capacity from Panama (2,304 m³).   </x:t>
   </x:si>
   <x:si>
     <x:t>Maria Eulogia</x:t>
   </x:si>
   <x:si>
     <x:t>47024-15-E</x:t>
   </x:si>
   <x:si>
     <x:t>3ETT7</x:t>
   </x:si>
   <x:si>
-    <x:t>Maria Eulogia F - Change to Maria Eulogia notified on  (recorded on 26 May 2010) - Flag at time of change: Nicaragua</x:t>
+    <x:t>Maria Eulogia F - Change to Maria Eulogia notified on 21 May 2010 (recorded on 26 May 2010) - Flag at time of change: Nicaragua</x:t>
   </x:si>
   <x:si>
     <x:t>Nicaragua - Change to Ecuador notified on 15 Feb 2023 (recorded on 23 Feb 2023) - Vessel name at time of change: Maria Eulogia</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">This vessel has been chartered with a temporary transfer of capacity from Nicaragua (1,217 m³).   </x:t>
   </x:si>
   <x:si>
     <x:t>31 Jul 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Maria Fatima</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00758</x:t>
   </x:si>
   <x:si>
     <x:t>HC2471</x:t>
   </x:si>
   <x:si>
-    <x:t>Princesa Pacha - Change to Maria Fatima notified on  (recorded on 15 Dec 1994) - Flag at time of change: Ecuador</x:t>
+    <x:t>Princesa Pacha - Change to Maria Fatima notified on 15 Dec 1994 (recorded on 15 Dec 1994) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>02 Dec 2024</x:t>
   </x:si>
   <x:si>
     <x:t>Maria Isabel</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00531</x:t>
   </x:si>
   <x:si>
     <x:t>HC2533</x:t>
   </x:si>
   <x:si>
     <x:t>Corporacion Ecuatoriana de Pesca Ecuaoceánica, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Esmeralda 915 entre Hurtado y Av. 09 de Octubre&lt;br/&gt;Guayaquil&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Mediterraneo - Change to Maria Isabel notified on  (recorded on 22 Aug 2001) - Flag at time of change: Ecuador</x:t>
+    <x:t>Mediterraneo - Change to Maria Isabel notified on 22 Aug 2001 (recorded on 22 Aug 2001) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Maria Jose J</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00951</x:t>
   </x:si>
   <x:si>
     <x:t>HC6770</x:t>
   </x:si>
   <x:si>
     <x:t>Senzer, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Km 7 1/2 Vía a Daule en Fehierro&lt;br/&gt;Guayaquil&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>09 Feb 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Martina C</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00591</x:t>
   </x:si>
   <x:si>
     <x:t>HC4229</x:t>
   </x:si>
   <x:si>
-    <x:t>Elizabeth Cinco - Change to Martina C notified on  (recorded on 19 Jan 2012) - Flag at time of change: Ecuador</x:t>
+    <x:t>Elizabeth Cinco - Change to Martina C notified on 19 Jan 2012 (recorded on 19 Jan 2012) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>EU (Spain) - Change to Ecuador notified on 21 May 1998 (recorded on 21 May 1998) - Vessel name at time of change: Isabel Cinco</x:t>
   </x:si>
   <x:si>
     <x:t>Mary Lynn</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00909</x:t>
   </x:si>
   <x:si>
     <x:t>HC5290</x:t>
   </x:si>
   <x:si>
     <x:t>Colombia - Change to Ecuador notified on 29 Jan 2008 (recorded on 21 Mar 2008) - Vessel name at time of change: Mary Lynn</x:t>
   </x:si>
   <x:si>
     <x:t>Milagros A</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00793</x:t>
   </x:si>
   <x:si>
     <x:t>HC4043</x:t>
   </x:si>
   <x:si>
-    <x:t>Milagros Z - Change to Milagros A notified on  (recorded on 14 Jun 1998) - Flag at time of change: Ecuador</x:t>
+    <x:t>Milagros Z - Change to Milagros A notified on 14 Jun 1998 (recorded on 14 Jun 1998) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>United States - Change to Ecuador notified on 14 Aug 1997 (recorded on 14 Aug 1997) - Vessel name at time of change: Milagros Z</x:t>
   </x:si>
   <x:si>
     <x:t>Milena A.</x:t>
   </x:si>
   <x:si>
     <x:t>29947-04-J</x:t>
   </x:si>
   <x:si>
     <x:t>HPYR</x:t>
   </x:si>
   <x:si>
     <x:t>Richard Dunston Ltd.</x:t>
   </x:si>
   <x:si>
-    <x:t>Milena - Change to Milena A. notified on  (recorded on 29 Apr 2004) - Flag at time of change: Peru</x:t>
+    <x:t>Milena - Change to Milena A. notified on 31 Dec 2003 (recorded on 29 Apr 2004) - Flag at time of change: Peru</x:t>
   </x:si>
   <x:si>
     <x:t>Panama - Change to Ecuador notified on 14 Feb 2012 (recorded on 22 Jun 2012) - Vessel name at time of change: Milena A.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">This vessel has been chartered with a temporary transfer of capacity from Panama (1,217 m³).   </x:t>
   </x:si>
   <x:si>
     <x:t>Milenka C</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00951</x:t>
   </x:si>
   <x:si>
     <x:t>HC5530</x:t>
   </x:si>
   <x:si>
     <x:t>Astillero Industrial Naval de Mazatlán</x:t>
   </x:si>
   <x:si>
-    <x:t>Milenka - Change to Milenka C notified on  (recorded on 25 Apr 2013) - Flag at time of change: Ecuador</x:t>
+    <x:t>Milenka - Change to Milenka C notified on 24 Apr 2013 (recorded on 25 Apr 2013) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>14 Mar 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Miry Ann D</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00776</x:t>
   </x:si>
   <x:si>
     <x:t>HC4609</x:t>
   </x:si>
   <x:si>
     <x:t>Agrol, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Km 112 Via San Mateo&lt;br/&gt;Manta Cola los Gavilanes&lt;br/&gt;Manta, Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Anais - Change to Miry Ann D notified on  (recorded on 04 Mar 2000) - Flag at time of change: Belize</x:t>
+    <x:t>Anais - Change to Miry Ann D notified on 04 Mar 2000 (recorded on 04 Mar 2000) - Flag at time of change: Belize</x:t>
   </x:si>
   <x:si>
     <x:t>Belize - Change to Ecuador notified on 22 May 2000 (recorded on 22 May 2000) - Vessel name at time of change: Miry Ann D</x:t>
   </x:si>
   <x:si>
     <x:t>18 Sep 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Monica</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-01078</x:t>
   </x:si>
   <x:si>
     <x:t>HC5413</x:t>
   </x:si>
   <x:si>
-    <x:t>Andrea I - Change to Monica notified on  (recorded on 11 Jan 2022) - Flag at time of change: Ecuador</x:t>
+    <x:t>Andrea I - Change to Monica notified on 21 Dec 2021 (recorded on 11 Jan 2022) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>MonteCristi</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-01118</x:t>
   </x:si>
   <x:si>
     <x:t>HC2353</x:t>
   </x:si>
   <x:si>
-    <x:t>Monte Cristi - Change to MonteCristi notified on  (recorded on 06 Sep 2023) - Flag at time of change: Ecuador</x:t>
+    <x:t>Monte Cristi - Change to MonteCristi notified on 04 Sep 2023 (recorded on 06 Sep 2023) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Nataly</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00759</x:t>
   </x:si>
   <x:si>
     <x:t>HC2886</x:t>
   </x:si>
   <x:si>
     <x:t>Campanella Cantieri Navali</x:t>
   </x:si>
   <x:si>
-    <x:t>Mariella - Change to Nataly notified on  (recorded on 18 Dec 2018) - Flag at time of change: Ecuador</x:t>
+    <x:t>Mariella - Change to Nataly notified on 11 Oct 2018 (recorded on 18 Dec 2018) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Vanuatu - Change to Ecuador notified on 03 Aug 1994 (recorded on 03 Aug 1994) - Vessel name at time of change: Maria Francisca</x:t>
   </x:si>
   <x:si>
     <x:t>08 Apr 2024</x:t>
   </x:si>
   <x:si>
     <x:t>North Queen</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00232</x:t>
   </x:si>
   <x:si>
     <x:t>HC2602</x:t>
   </x:si>
   <x:si>
     <x:t>Unknown</x:t>
   </x:si>
   <x:si>
     <x:t>Shell Fish S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Av 6&lt;br/&gt;Entre calle 15 y calle 16&lt;br/&gt;Manta&lt;br/&gt;Ecuador</x:t>
   </x:si>
@@ -2006,423 +2015,432 @@
   <x:si>
     <x:t>Cajon EC S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Barrio Nazaret&lt;br/&gt;vía San Mateo&lt;br/&gt;Alamos 21-16-21&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Pacific Tuna</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00942</x:t>
   </x:si>
   <x:si>
     <x:t>HC5237</x:t>
   </x:si>
   <x:si>
     <x:t>Bender</x:t>
   </x:si>
   <x:si>
     <x:t>Pescapeces, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Calle 17 Avenida 37&lt;br/&gt;Diagonal a Centro Médico Cardiocentro&lt;br/&gt;Manta&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Cabo Marzo - Change to Pacific Tuna notified on  (recorded on 21 Mar 2018) - Flag at time of change: Ecuador</x:t>
+    <x:t>Cabo Marzo - Change to Pacific Tuna notified on 19 Feb 2018 (recorded on 21 Mar 2018) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Nicaragua - Change to Ecuador notified on 01 Jul 2011 (recorded on 15 Aug 2011) - Vessel name at time of change: Cabo Marzo</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Total capacity: 1,242 m³ - total carrying capacity: 1,089 t.  Sealed wells: C1, P8 (159 m³).   </x:t>
+  </x:si>
+  <x:si>
+    <x:t>27 Apr 2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>Panama Tuna</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00856</x:t>
   </x:si>
   <x:si>
     <x:t>HC4697</x:t>
   </x:si>
   <x:si>
     <x:t>Panama - Change to Ecuador notified on 26 Jun 2007 (recorded on 30 Jul 2007) - Vessel name at time of change: Panama Tuna</x:t>
   </x:si>
   <x:si>
     <x:t>19 Aug 2024</x:t>
   </x:si>
   <x:si>
     <x:t>Panchito L.</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00878</x:t>
   </x:si>
   <x:si>
     <x:t>HC4227</x:t>
   </x:si>
   <x:si>
     <x:t>Astilleros Unidos de Guaymas S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Fideicomiso Mercantil De Garantía MAGRISACORP</x:t>
   </x:si>
   <x:si>
     <x:t>La Puntilla Urb. Rio Grande&lt;br/&gt;Av Samborondón Solar A-2&lt;br/&gt;Junto a la Garita Principal&lt;br/&gt;Guayaquil&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Mandy - Change to Panchito L. notified on  (recorded on 25 Mar 2008) - Flag at time of change: Ecuador</x:t>
+    <x:t>Mandy - Change to Panchito L. notified on 23 Nov 2007 (recorded on 25 Mar 2008) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Unknown - Change to Ecuador notified on 27 Jan 2002 (recorded on 27 Jan 2002) - Vessel name at time of change: Don Tampirio</x:t>
   </x:si>
   <x:si>
     <x:t>09 Feb 2017</x:t>
   </x:si>
   <x:si>
     <x:t>Perla Del Mar</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-01077</x:t>
   </x:si>
   <x:si>
     <x:t>HC2379</x:t>
   </x:si>
   <x:si>
     <x:t>SICCNA</x:t>
   </x:si>
   <x:si>
     <x:t>Capifish S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Cdla Universitaria&lt;br/&gt;Calle U7 Intersección U2&lt;br/&gt;Manta&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Don Walter - Change to Perla Del Mar notified on  (recorded on 20 Oct 2021) - Flag at time of change: Ecuador</x:t>
+    <x:t>Don Walter - Change to Perla Del Mar notified on 19 Oct 2021 (recorded on 20 Oct 2021) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>PS-1</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00939</x:t>
   </x:si>
   <x:si>
     <x:t>HC5479</x:t>
   </x:si>
   <x:si>
     <x:t>30 Apr 2024</x:t>
   </x:si>
   <x:si>
     <x:t>Rafa A</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00727</x:t>
   </x:si>
   <x:si>
     <x:t>HC2870</x:t>
   </x:si>
   <x:si>
-    <x:t>Maria Del Carmen - Change to Rafa A notified on  (recorded on 11 Apr 2006) - Flag at time of change: Ecuador</x:t>
+    <x:t>Maria Del Carmen - Change to Rafa A notified on 06 Dec 2005 (recorded on 11 Apr 2006) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Ria de Aldan</x:t>
   </x:si>
   <x:si>
     <x:t>54919-24</x:t>
   </x:si>
   <x:si>
     <x:t>HC6740</x:t>
   </x:si>
   <x:si>
     <x:t>Piriou</x:t>
   </x:si>
   <x:si>
     <x:t>Aldan Pacific S.L.</x:t>
   </x:si>
   <x:si>
     <x:t>Camino Laranxo 17 Interior&lt;br/&gt;Vigo, Pontevedra 36216&lt;br/&gt;España</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">351 m³ of the total well volume of 1,630 m³ with which this vessel is operating has been temporarily loaned by Belize (220 m³) and El Salvador (131 m³).   </x:t>
   </x:si>
   <x:si>
     <x:t>31 May 2024</x:t>
   </x:si>
   <x:si>
     <x:t>Ricky A</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00767</x:t>
   </x:si>
   <x:si>
     <x:t>HC2314</x:t>
   </x:si>
   <x:si>
-    <x:t>Ile Aux Moines - Change to Ricky A notified on  (recorded on 30 Jan 2009) - Flag at time of change: Ecuador</x:t>
+    <x:t>Ile Aux Moines - Change to Ricky A notified on 27 Aug 2008 (recorded on 30 Jan 2009) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Roberto A</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00740</x:t>
   </x:si>
   <x:si>
     <x:t>HC2861</x:t>
   </x:si>
   <x:si>
     <x:t>Rocio</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00576</x:t>
   </x:si>
   <x:si>
     <x:t>HC4045</x:t>
   </x:si>
   <x:si>
     <x:t>Pesquera Rocio S.A.</x:t>
   </x:si>
   <x:si>
-    <x:t>Yolanda Z - Change to Rocio notified on  (recorded on 08 Oct 1997) - Flag at time of change: United States</x:t>
+    <x:t>Yolanda Z - Change to Rocio notified on 08 Oct 1997 (recorded on 08 Oct 1997) - Flag at time of change: United States</x:t>
   </x:si>
   <x:si>
     <x:t>United States - Change to Ecuador notified on 08 Oct 1997 (recorded on 08 Oct 1997) - Vessel name at time of change: Yolanda Z</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1,401 m³ of the total well volume of 1,403 m³ with which this vessel is operating has been temporarily loaned by Costa Rica.   </x:t>
   </x:si>
   <x:si>
+    <x:t>19 Apr 2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>Rosa F</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00715</x:t>
   </x:si>
   <x:si>
     <x:t>HC3028</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Total capacity: 756 m³.  Sealed well: P4 (74 m³).   </x:t>
   </x:si>
   <x:si>
     <x:t>Rossana L</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00839</x:t>
   </x:si>
   <x:si>
     <x:t>HC4544</x:t>
   </x:si>
   <x:si>
     <x:t>Delfitec, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Cdla. Vieja Kennedy&lt;br/&gt;Calle 7a oeste #126 y calle G&lt;br/&gt;Guayaquil, Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Atun IV - Change to Rossana L notified on  (recorded on 04 Dec 2003) - Flag at time of change: Ecuador</x:t>
+    <x:t>Atun IV - Change to Rossana L notified on 28 Nov 2003 (recorded on 04 Dec 2003) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Belize - Change to Ecuador notified on 12 Mar 2003 (recorded on 19 Mar 2003) - Vessel name at time of change: Atun IV</x:t>
   </x:si>
   <x:si>
     <x:t>San Andres</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00596</x:t>
   </x:si>
   <x:si>
     <x:t>HC4154</x:t>
   </x:si>
   <x:si>
     <x:t>Astilleros de Murueta, S.A.</x:t>
   </x:si>
   <x:si>
-    <x:t>Isabel Tuna - Change to San Andres notified on  (recorded on 08 Aug 1998) - Flag at time of change: Ecuador</x:t>
+    <x:t>Isabel Tuna - Change to San Andres notified on 08 Aug 1998 (recorded on 08 Aug 1998) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>EU (Cyprus) - Change to Ecuador notified on 27 Jan 1998 (recorded on 27 Jan 1998) - Vessel name at time of change: Isabel Tuna</x:t>
   </x:si>
   <x:si>
     <x:t>Sansun Ranger</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00522</x:t>
   </x:si>
   <x:si>
     <x:t>HC2977</x:t>
   </x:si>
   <x:si>
     <x:t>Bigtuna S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Ciudadela Universitaria&lt;br/&gt;Calle U7 #4&lt;br/&gt;Avenida U2&lt;br/&gt;Manabi&lt;br/&gt;Manta&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Samsun Ranger - Change to Sansun Ranger notified on  (recorded on 13 Sep 2011) - Flag at time of change: Ecuador</x:t>
+    <x:t>Samsun Ranger - Change to Sansun Ranger notified on 13 Sep 2011 (recorded on 13 Sep 2011) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Vanuatu - Change to Ecuador notified on 13 Jan 1996 (recorded on 13 Jan 1996) - Vessel name at time of change: Sun Ranger</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Queen</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00408</x:t>
   </x:si>
   <x:si>
     <x:t>HC2304</x:t>
   </x:si>
   <x:si>
     <x:t>Manacripex, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Km 3 1/2  via Manta&lt;br/&gt;Portoviejo al Lado De Gasolinera Primax&lt;br/&gt;Montecristi, Ecuador</x:t>
   </x:si>
   <x:si>
-    <x:t>Sanbros I - Change to Southern Queen notified on  (recorded on 19 Feb 1995) - Flag at time of change: Mexico</x:t>
+    <x:t>Sanbros I - Change to Southern Queen notified on 19 Feb 1995 (recorded on 19 Feb 1995) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>Mexico - Change to Ecuador notified on 19 Feb 1995 (recorded on 19 Feb 1995) - Vessel name at time of change: Sanbros I</x:t>
   </x:si>
   <x:si>
     <x:t>Tarqui</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00020</x:t>
   </x:si>
   <x:si>
     <x:t>HC2615</x:t>
   </x:si>
   <x:si>
-    <x:t>Maria - Change to Tarqui notified on  (recorded on 05 Jan 1981) - Flag at time of change: Ecuador</x:t>
+    <x:t>Maria - Change to Tarqui notified on 05 Jan 1981 (recorded on 05 Jan 1981) - Flag at time of change: Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>Tuna I</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00834</x:t>
   </x:si>
   <x:si>
     <x:t>HC2516</x:t>
   </x:si>
   <x:si>
     <x:t>23 Sep 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Tuna II</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00887</x:t>
   </x:si>
   <x:si>
     <x:t>HC2515</x:t>
   </x:si>
   <x:si>
     <x:t>Atunexport, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Via Guayaquil Daule KM 10 Lote 2&lt;br/&gt;Manta&lt;br/&gt;Ecuador</x:t>
   </x:si>
   <x:si>
     <x:t>24 Nov 2022</x:t>
   </x:si>
   <x:si>
     <x:t>Ugavi</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00700</x:t>
   </x:si>
   <x:si>
     <x:t>HC4385</x:t>
   </x:si>
   <x:si>
-    <x:t>Guadalquivir - Change to Ugavi notified on  (recorded on 13 Apr 1994) - Flag at time of change: Panama</x:t>
+    <x:t>Guadalquivir - Change to Ugavi notified on 13 Apr 1994 (recorded on 13 Apr 1994) - Flag at time of change: Panama</x:t>
   </x:si>
   <x:si>
     <x:t>Vanuatu - Change to Ecuador notified on 10 Apr 2001 (recorded on 10 Apr 2001) - Vessel name at time of change: Ugavi</x:t>
   </x:si>
   <x:si>
     <x:t>Ugavi Dos</x:t>
   </x:si>
   <x:si>
     <x:t>P-04-00749</x:t>
   </x:si>
   <x:si>
     <x:t>HC4593</x:t>
   </x:si>
   <x:si>
     <x:t>Uniocean, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Aguirre 418 y Chile 5to Piso&lt;br/&gt;La Coruna, Spain</x:t>
   </x:si>
   <x:si>
     <x:t>Vanuatu - Change to Ecuador notified on 15 Dec 2003 (recorded on 30 Dec 2003) - Vessel name at time of change: Ugavi Dos</x:t>
   </x:si>
   <x:si>
     <x:t>Via Simoun</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00782</x:t>
   </x:si>
   <x:si>
     <x:t>HC2913</x:t>
   </x:si>
   <x:si>
     <x:t>Liberia - Change to Ecuador notified on 14 May 1996 (recorded on 14 May 1996) - Vessel name at time of change: Via Simoun</x:t>
   </x:si>
   <x:si>
     <x:t>Yelisava</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00809</x:t>
   </x:si>
   <x:si>
     <x:t>HC4054</x:t>
   </x:si>
   <x:si>
-    <x:t>Sea Hunter - Change to Yelisava notified on  (recorded on 28 Oct 1990) - Flag at time of change: United States</x:t>
+    <x:t>Sea Hunter - Change to Yelisava notified on 28 Oct 1990 (recorded on 28 Oct 1990) - Flag at time of change: United States</x:t>
   </x:si>
   <x:si>
     <x:t>Vanuatu - Change to Ecuador notified on 25 Mar 1998 (recorded on 25 Mar 1998) - Vessel name at time of change: Yelisava</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">655 m³ of well volume with which this vessel is operating has been temporarily loaned by Costa Rica.   </x:t>
   </x:si>
   <x:si>
     <x:t>14 Nov 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Yolanda L</x:t>
   </x:si>
   <x:si>
     <x:t>P-00-00805</x:t>
   </x:si>
   <x:si>
     <x:t>HC4066</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias y Frigoríficos Pesqueros (INFRIPESCA), C.A.</x:t>
   </x:si>
   <x:si>
-    <x:t>Jeanette - Change to Yolanda L notified on  (recorded on 13 Sep 1997) - Flag at time of change: United States</x:t>
+    <x:t>Jeanette - Change to Yolanda L notified on 13 Sep 1997 (recorded on 13 Sep 1997) - Flag at time of change: United States</x:t>
   </x:si>
   <x:si>
     <x:t>United States - Change to Ecuador notified on 13 Sep 1997 (recorded on 13 Sep 1997) - Vessel name at time of change: Jeanette</x:t>
   </x:si>
   <x:si>
     <x:t>13 Apr 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Montelape</x:t>
   </x:si>
   <x:si>
     <x:t>El Salvador</x:t>
   </x:si>
   <x:si>
     <x:t>La Union</x:t>
   </x:si>
   <x:si>
     <x:t>ESA00037</x:t>
   </x:si>
   <x:si>
     <x:t>YSC200</x:t>
   </x:si>
   <x:si>
     <x:t>IMA Shipyard</x:t>
   </x:si>
@@ -2441,72 +2459,72 @@
   <x:si>
     <x:t>ESA-00039</x:t>
   </x:si>
   <x:si>
     <x:t>YSC2001</x:t>
   </x:si>
   <x:si>
     <x:t>Oakcity Tuna Fishing Corporation, S.A. de C.V.</x:t>
   </x:si>
   <x:si>
     <x:t>12 Feb 2024</x:t>
   </x:si>
   <x:si>
     <x:t>Monterocio</x:t>
   </x:si>
   <x:si>
     <x:t>ESA-00040</x:t>
   </x:si>
   <x:si>
     <x:t>YSC2002</x:t>
   </x:si>
   <x:si>
     <x:t>Astilleros de Huelva, S.A.</x:t>
   </x:si>
   <x:si>
-    <x:t>Alexandros - Change to Monterocio notified on  (recorded on 15 Feb 2002) - Flag at time of change: El Salvador</x:t>
+    <x:t>Alexandros - Change to Monterocio notified on 29 Jan 2002 (recorded on 15 Feb 2002) - Flag at time of change: El Salvador</x:t>
   </x:si>
   <x:si>
     <x:t>Sisargas</x:t>
   </x:si>
   <x:si>
     <x:t>ESA-07580</x:t>
   </x:si>
   <x:si>
     <x:t>YS2018</x:t>
   </x:si>
   <x:si>
     <x:t>Gijón Asturias</x:t>
   </x:si>
   <x:si>
     <x:t>Uniocean El Salvador, S.A. de C.V.</x:t>
   </x:si>
   <x:si>
     <x:t>Avenida 47 Norte, Condomino Metro 2000&lt;br/&gt;Local B-014&lt;br/&gt;San Salvador&lt;br/&gt;Republic of El Salvador</x:t>
   </x:si>
   <x:si>
-    <x:t>Cape Ann - Change to Sisargas notified on  (recorded on 26 Sep 2018) - Flag at time of change: El Salvador</x:t>
+    <x:t>Cape Ann - Change to Sisargas notified on 04 May 2018 (recorded on 26 Sep 2018) - Flag at time of change: El Salvador</x:t>
   </x:si>
   <x:si>
     <x:t>United States - Change to El Salvador notified on 26 Apr 2018 (recorded on 26 Sep 2018) - Vessel name at time of change: Cape Ann</x:t>
   </x:si>
   <x:si>
     <x:t>07 Jul 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Albatún Tres</x:t>
   </x:si>
   <x:si>
     <x:t>EU (Spain)</x:t>
   </x:si>
   <x:si>
     <x:t>Bermeo</x:t>
   </x:si>
   <x:si>
     <x:t>ESP000026123</x:t>
   </x:si>
   <x:si>
     <x:t>EADN</x:t>
   </x:si>
   <x:si>
     <x:t>Albacora, S.A.</x:t>
   </x:si>
@@ -2606,159 +2624,159 @@
   <x:si>
     <x:t>2503035533-3</x:t>
   </x:si>
   <x:si>
     <x:t>XCZT</x:t>
   </x:si>
   <x:si>
     <x:t>Pesca Azteca, S.A. de C. V.</x:t>
   </x:si>
   <x:si>
     <x:t>Av. Puerto de Mazatlan 406 Interior F&lt;br/&gt;Col. Alfredo V. Bonfil&lt;br/&gt;82050 Mazatlán,  Sinaloa&lt;br/&gt;México</x:t>
   </x:si>
   <x:si>
     <x:t>28 Mar 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Azteca 10</x:t>
   </x:si>
   <x:si>
     <x:t>2503036433-5</x:t>
   </x:si>
   <x:si>
     <x:t>XCCA</x:t>
   </x:si>
   <x:si>
-    <x:t>Margaret Z - Change to Azteca 10 notified on  (recorded on 02 Sep 1997) - Flag at time of change: United States</x:t>
+    <x:t>Margaret Z - Change to Azteca 10 notified on 02 Sep 1997 (recorded on 02 Sep 1997) - Flag at time of change: United States</x:t>
   </x:si>
   <x:si>
     <x:t>United States - Change to Mexico notified on 02 Sep 1997 (recorded on 02 Sep 1997) - Vessel name at time of change: Margaret Z</x:t>
   </x:si>
   <x:si>
     <x:t>Azteca 2</x:t>
   </x:si>
   <x:si>
     <x:t>2503035633-8</x:t>
   </x:si>
   <x:si>
     <x:t>XCZD</x:t>
   </x:si>
   <x:si>
     <x:t>Azteca 3</x:t>
   </x:si>
   <x:si>
     <x:t>2503035733-3</x:t>
   </x:si>
   <x:si>
     <x:t>XCBA9</x:t>
   </x:si>
   <x:si>
     <x:t>Bel-Air Shipyard</x:t>
   </x:si>
   <x:si>
-    <x:t>Coinseco Alpha - Change to Azteca 3 notified on  (recorded on 15 Mar 1988) - Flag at time of change: United States</x:t>
+    <x:t>Coinseco Alpha - Change to Azteca 3 notified on 15 Mar 1988 (recorded on 15 Mar 1988) - Flag at time of change: United States</x:t>
   </x:si>
   <x:si>
     <x:t>United States - Change to Mexico notified on 15 Mar 1988 (recorded on 15 Mar 1988) - Vessel name at time of change: Coinseco Alpha</x:t>
   </x:si>
   <x:si>
     <x:t>Azteca 4</x:t>
   </x:si>
   <x:si>
     <x:t>2503035833-4</x:t>
   </x:si>
   <x:si>
     <x:t>XCGT</x:t>
   </x:si>
   <x:si>
-    <x:t>Gloria H - Change to Azteca 4 notified on  (recorded on 29 Nov 1993) - Flag at time of change: Mexico</x:t>
+    <x:t>Gloria H - Change to Azteca 4 notified on 29 Nov 1993 (recorded on 29 Nov 1993) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>Azteca 5</x:t>
   </x:si>
   <x:si>
     <x:t>2503035933-3</x:t>
   </x:si>
   <x:si>
     <x:t>XCHW</x:t>
   </x:si>
   <x:si>
-    <x:t>Roberto Luis - Change to Azteca 5 notified on  (recorded on 15 Nov 1993) - Flag at time of change: Mexico</x:t>
+    <x:t>Roberto Luis - Change to Azteca 5 notified on 15 Nov 1993 (recorded on 15 Nov 1993) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>Azteca 6</x:t>
   </x:si>
   <x:si>
     <x:t>2503036033-3</x:t>
   </x:si>
   <x:si>
     <x:t>XCNN</x:t>
   </x:si>
   <x:si>
-    <x:t>Norman Ivan - Change to Azteca 6 notified on  (recorded on 01 Nov 1993) - Flag at time of change: Mexico</x:t>
+    <x:t>Norman Ivan - Change to Azteca 6 notified on 01 Nov 1993 (recorded on 01 Nov 1993) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>Azteca 7</x:t>
   </x:si>
   <x:si>
     <x:t>2503385333-9</x:t>
   </x:si>
   <x:si>
     <x:t>XCCE7</x:t>
   </x:si>
   <x:si>
-    <x:t>Capt M J Souza - Change to Azteca 7 notified on  (recorded on 14 Oct 2023) - Flag at time of change: New Zealand</x:t>
+    <x:t>Capt M J Souza - Change to Azteca 7 notified on 11 Oct 2023 (recorded on 14 Oct 2023) - Flag at time of change: New Zealand</x:t>
   </x:si>
   <x:si>
     <x:t>New Zealand - Change to Mexico notified on 11 Oct 2023 (recorded on 14 Oct 2023) - Vessel name at time of change: Capt M J Souza</x:t>
   </x:si>
   <x:si>
     <x:t>14 Oct 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Azteca 8</x:t>
   </x:si>
   <x:si>
     <x:t>2503036133-5</x:t>
   </x:si>
   <x:si>
     <x:t>XCTQ</x:t>
   </x:si>
   <x:si>
-    <x:t>Teruel - Change to Azteca 8 notified on  (recorded on 11 Dec 1993) - Flag at time of change: Mexico</x:t>
+    <x:t>Teruel - Change to Azteca 8 notified on 11 Dec 1993 (recorded on 11 Dec 1993) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>Azteca 9</x:t>
   </x:si>
   <x:si>
     <x:t>2503036333-9</x:t>
   </x:si>
   <x:si>
     <x:t>XCCZ</x:t>
   </x:si>
   <x:si>
-    <x:t>Atun IX - Change to Azteca 9 notified on  (recorded on 12 Nov 1994) - Flag at time of change: Mexico</x:t>
+    <x:t>Atun IX - Change to Azteca 9 notified on 12 Nov 1994 (recorded on 12 Nov 1994) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>Bonnie</x:t>
   </x:si>
   <x:si>
     <x:t>XCCM</x:t>
   </x:si>
   <x:si>
     <x:t>Sociedad Esercizio Cantiere</x:t>
   </x:si>
   <x:si>
     <x:t>United States - Change to Mexico notified on 31 May 2001 (recorded on 31 May 2001) - Vessel name at time of change: Bonnie</x:t>
   </x:si>
   <x:si>
     <x:t>Buenaventura I</x:t>
   </x:si>
   <x:si>
     <x:t>0201180433-3</x:t>
   </x:si>
   <x:si>
     <x:t>XCXP</x:t>
   </x:si>
   <x:si>
     <x:t>Baja Aqua-Farms, S.A. de C.V.</x:t>
   </x:si>
@@ -2804,156 +2822,156 @@
   <x:si>
     <x:t>Pesca Industrial Atunera de Altura, S.A. de C.V.</x:t>
   </x:si>
   <x:si>
     <x:t>Av. Emilio Barragán No. 1010&lt;br/&gt;Colonia Montuosa&lt;br/&gt;Mazatlán, Sinaloa C.P. 82030 &lt;br/&gt;Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>United States - Change to Mexico notified on 10 Mar 2017 (recorded on 08 May 2017) - Vessel name at time of change: Carol Linda</x:t>
   </x:si>
   <x:si>
     <x:t>09 Sep 2020</x:t>
   </x:si>
   <x:si>
     <x:t>Clarión</x:t>
   </x:si>
   <x:si>
     <x:t>XCCB</x:t>
   </x:si>
   <x:si>
     <x:t>MT Pesca Industrial, S.A. de C.V.</x:t>
   </x:si>
   <x:si>
     <x:t>Calle Puerto Madero #1205&lt;br/&gt;Col. Alfredo V. Bonfil&lt;br/&gt;C.P. 82050 Mazatlán, Sinaloa&lt;br/&gt;México</x:t>
   </x:si>
   <x:si>
-    <x:t>Cartadedeces - Change to Clarión notified on  (recorded on 29 Nov 2019) - Flag at time of change: Mexico</x:t>
+    <x:t>Cartadedeces - Change to Clarión notified on 29 Nov 2019 (recorded on 29 Nov 2019) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>Clipperton</x:t>
   </x:si>
   <x:si>
     <x:t>2503193533-2</x:t>
   </x:si>
   <x:si>
-    <x:t>Cabo San Lucas - Change to Clipperton notified on  (recorded on 06 Oct 2006) - Flag at time of change: Mexico</x:t>
+    <x:t>Cabo San Lucas - Change to Clipperton notified on 03 Apr 2006 (recorded on 06 Oct 2006) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>Conquista</x:t>
   </x:si>
   <x:si>
     <x:t>Puerto Chiapas</x:t>
   </x:si>
   <x:si>
     <x:t>0701987133-8</x:t>
   </x:si>
   <x:si>
     <x:t>XCRU4</x:t>
   </x:si>
   <x:si>
     <x:t>Hersea, S.A. de C.V.</x:t>
   </x:si>
   <x:si>
     <x:t>Calzada San Bartolo Naucalpan #360&lt;br/&gt;Arg. Poniente Del. Miguel Hidalgo&lt;br/&gt;Ensenada, B.C. 22890&lt;br/&gt;México</x:t>
   </x:si>
   <x:si>
-    <x:t>Conquest - Change to Conquista notified on  (recorded on 22 Aug 1987) - Flag at time of change: United States</x:t>
+    <x:t>Conquest - Change to Conquista notified on 22 Aug 1987 (recorded on 22 Aug 1987) - Flag at time of change: United States</x:t>
   </x:si>
   <x:si>
     <x:t>Venezuela - Change to Mexico notified on 25 Oct 2011 (recorded on 27 Oct 2011) - Vessel name at time of change: Conquista</x:t>
   </x:si>
   <x:si>
     <x:t>03 Jan 2024</x:t>
   </x:si>
   <x:si>
     <x:t>Constanza</x:t>
   </x:si>
   <x:si>
     <x:t>2503192233-3</x:t>
   </x:si>
   <x:si>
     <x:t>XCLF</x:t>
   </x:si>
   <x:si>
     <x:t>Maritima de Musel</x:t>
   </x:si>
   <x:si>
-    <x:t>Atilano Castaño - Change to Constanza notified on  (recorded on 12 Jan 2016) - Flag at time of change: Mexico</x:t>
+    <x:t>Atilano Castaño - Change to Constanza notified on 11 Jan 2016 (recorded on 12 Jan 2016) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>22 Jan 2021</x:t>
   </x:si>
   <x:si>
     <x:t>Doña Tere</x:t>
   </x:si>
   <x:si>
     <x:t>2503301833-4</x:t>
   </x:si>
   <x:si>
     <x:t>XCAN7</x:t>
   </x:si>
   <x:si>
     <x:t>Astilleros Armon Vigo S.A.</x:t>
   </x:si>
   <x:si>
-    <x:t>Titis - Change to Doña Tere notified on  (recorded on 14 Jan 2020) - Flag at time of change: Mexico</x:t>
+    <x:t>Titis - Change to Doña Tere notified on 09 Jan 2020 (recorded on 14 Jan 2020) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>2503181633-9</x:t>
   </x:si>
   <x:si>
     <x:t>WRT3734</x:t>
   </x:si>
   <x:si>
     <x:t>Peterson Builders Incorporated</x:t>
   </x:si>
   <x:si>
-    <x:t>Cape Elizabeth - Change to El Dorado notified on  (recorded on 21 Jan 2005) - Flag at time of change: Unknown</x:t>
+    <x:t>Cape Elizabeth - Change to El Dorado notified on 20 Jan 2005 (recorded on 21 Jan 2005) - Flag at time of change: Unknown</x:t>
   </x:si>
   <x:si>
     <x:t>Unknown - Change to Mexico notified on 31 Jan 2005 (recorded on 01 Feb 2005) - Vessel name at time of change: El Dorado</x:t>
   </x:si>
   <x:si>
     <x:t>El Duque</x:t>
   </x:si>
   <x:si>
     <x:t>2503358633-4</x:t>
   </x:si>
   <x:si>
     <x:t>XCAV2</x:t>
   </x:si>
   <x:si>
     <x:t>El Tití I</x:t>
   </x:si>
   <x:si>
     <x:t>250332633-3</x:t>
   </x:si>
   <x:si>
     <x:t>XCMZ</x:t>
   </x:si>
   <x:si>
-    <x:t>Chac Mool - Change to El Tití I notified on  (recorded on 22 Feb 2017) - Flag at time of change: Mexico</x:t>
+    <x:t>Chac Mool - Change to El Tití I notified on 21 Feb 2017 (recorded on 22 Feb 2017) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>22 Feb 2017</x:t>
   </x:si>
   <x:si>
     <x:t>Franz</x:t>
   </x:si>
   <x:si>
     <x:t>2503196533-9</x:t>
   </x:si>
   <x:si>
     <x:t>Gijón</x:t>
   </x:si>
   <x:si>
     <x:t>Manzanillo</x:t>
   </x:si>
   <x:si>
     <x:t>0601190633-3</x:t>
   </x:si>
   <x:si>
     <x:t>XCAF7</x:t>
   </x:si>
   <x:si>
     <x:t>Martuna, S.A. de C.V.</x:t>
   </x:si>
@@ -2972,300 +2990,303 @@
   <x:si>
     <x:t>Naviera y Pesquera del Pacifico, S.A. de C.V.</x:t>
   </x:si>
   <x:si>
     <x:t>Calle Lerdo #323&lt;br/&gt;Col. San Simón Tolnahuac&lt;br/&gt;Delegación Cuauhtémoc&lt;br/&gt;Ciudad de México C.P. 06920</x:t>
   </x:si>
   <x:si>
     <x:t>31 Dec 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Hanna</x:t>
   </x:si>
   <x:si>
     <x:t>2503197133-2</x:t>
   </x:si>
   <x:si>
     <x:t>Isla de la Piedra</x:t>
   </x:si>
   <x:si>
     <x:t>2503192333-3</x:t>
   </x:si>
   <x:si>
     <x:t>XCLZ</x:t>
   </x:si>
   <x:si>
-    <x:t>Lupe Del Mar - Change to Isla de la Piedra notified on  (recorded on 21 Jan 2016) - Flag at time of change: Mexico</x:t>
+    <x:t>Lupe Del Mar - Change to Isla de la Piedra notified on 20 Jan 2016 (recorded on 21 Jan 2016) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>26 Jan 2020</x:t>
   </x:si>
   <x:si>
     <x:t>Jaguar</x:t>
   </x:si>
   <x:si>
     <x:t>0701B12233-6</x:t>
   </x:si>
   <x:si>
     <x:t>XCDA</x:t>
   </x:si>
   <x:si>
     <x:t>Pesca Chiapas, S.A. de C.V.</x:t>
   </x:si>
   <x:si>
     <x:t>Av. Insurgentes Sur #730&lt;br/&gt;Int. Peso 17&lt;br/&gt;Colonia del Valle Centro&lt;br/&gt;Delegación Benito Juárez&lt;br/&gt;Ciudad de México, CP 03100&lt;br/&gt;México</x:t>
   </x:si>
   <x:si>
-    <x:t>Atun VI - Change to Jaguar notified on  (recorded on 16 May 2014) - Flag at time of change: Mexico</x:t>
+    <x:t>Atun VI - Change to Jaguar notified on 13 May 2014 (recorded on 16 May 2014) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>Madeira</x:t>
   </x:si>
   <x:si>
     <x:t>2503335633-5</x:t>
   </x:si>
   <x:si>
-    <x:t>Neptuno - Change to Madeira notified on  (recorded on 20 Dec 2011) - Flag at time of change: Mexico</x:t>
-[...2 lines deleted...]
-    <x:t>16 Oct 2018</x:t>
+    <x:t>XCTD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neptuno - Change to Madeira notified on 16 Dec 2011 (recorded on 20 Dec 2011) - Flag at time of change: Mexico</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13 Apr 2026</x:t>
   </x:si>
   <x:si>
     <x:t>0601200033-7</x:t>
   </x:si>
   <x:si>
     <x:t>XCAQ9</x:t>
   </x:si>
   <x:si>
     <x:t>Maratún, S.A. de C.V.</x:t>
   </x:si>
   <x:si>
     <x:t>Calle Don Antonio Suarez Gutiérrez #5&lt;br/&gt;Parque Industrial Fondeport&lt;br/&gt;28219 Manzanillo, Colima&lt;br/&gt;México</x:t>
   </x:si>
   <x:si>
     <x:t>08 Aug 2024</x:t>
   </x:si>
   <x:si>
     <x:t>Maranatha I</x:t>
   </x:si>
   <x:si>
     <x:t>2503186533-1</x:t>
   </x:si>
   <x:si>
     <x:t>XCBC6</x:t>
   </x:si>
   <x:si>
     <x:t>Atunes y Sardinas de México, S.A. de C.V.</x:t>
   </x:si>
   <x:si>
     <x:t>Insurgente S/N Col. López Mateos&lt;br/&gt;Mazatlán, Sinaloa&lt;br/&gt;México</x:t>
   </x:si>
   <x:si>
-    <x:t>Nair III - Change to Maranatha I notified on  (recorded on 29 Aug 2018) - Flag at time of change: Mexico</x:t>
+    <x:t>Nair III - Change to Maranatha I notified on 28 Aug 2018 (recorded on 29 Aug 2018) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>Maria Antonieta</x:t>
   </x:si>
   <x:si>
     <x:t>XCEI5</x:t>
   </x:si>
   <x:si>
-    <x:t>Garabito - Change to Maria Antonieta notified on  (recorded on 05 Feb 2002) - Flag at time of change: Costa Rica</x:t>
+    <x:t>Garabito - Change to Maria Antonieta notified on 02 May 2001 (recorded on 05 Feb 2002) - Flag at time of change: Costa Rica</x:t>
   </x:si>
   <x:si>
     <x:t>Costa Rica - Change to Mexico notified on 02 May 2001 (recorded on 05 Feb 2002) - Vessel name at time of change: Garabito</x:t>
   </x:si>
   <x:si>
     <x:t>María Beatriz</x:t>
   </x:si>
   <x:si>
     <x:t>2503167033-1</x:t>
   </x:si>
   <x:si>
     <x:t>XCLT9</x:t>
   </x:si>
   <x:si>
     <x:t>Pesquera Marbea, S.A. de C.V.</x:t>
   </x:si>
   <x:si>
     <x:t>Puerto de la Paz No. 3&lt;br/&gt;Alfredo V. Bonfil&lt;br/&gt;Mazatlán, Sinaloa&lt;br/&gt;México</x:t>
   </x:si>
   <x:si>
-    <x:t>Juliana Maria - Change to María Beatriz notified on  (recorded on 02 Jun 2003) - Flag at time of change: Mexico</x:t>
+    <x:t>Juliana Maria - Change to María Beatriz notified on 26 May 2003 (recorded on 02 Jun 2003) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>United States - Change to Mexico notified on 03 Apr 1993 (recorded on 03 Apr 1993) - Vessel name at time of change: Cheryl Marie</x:t>
   </x:si>
   <x:si>
     <x:t>María de Jesús</x:t>
   </x:si>
   <x:si>
     <x:t>XCCC9</x:t>
   </x:si>
   <x:si>
     <x:t>26 Jul 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Maria Fernanda</x:t>
   </x:si>
   <x:si>
     <x:t>XCNG</x:t>
   </x:si>
   <x:si>
     <x:t>Maria Guadalupe</x:t>
   </x:si>
   <x:si>
     <x:t>2503181133-5</x:t>
   </x:si>
   <x:si>
     <x:t>XCLU1</x:t>
   </x:si>
   <x:si>
-    <x:t>Macel - Change to Maria Guadalupe notified on  (recorded on 06 Oct 2004) - Flag at time of change: Mexico</x:t>
+    <x:t>Macel - Change to Maria Guadalupe notified on 19 Aug 2004 (recorded on 06 Oct 2004) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>Senegal - Change to Mexico notified on 11 Nov 1980 (recorded on 11 Nov 1980) - Vessel name at time of change: Jofondor</x:t>
   </x:si>
   <x:si>
     <x:t>Maria Isabel I</x:t>
   </x:si>
   <x:si>
     <x:t>XCLV2</x:t>
   </x:si>
   <x:si>
     <x:t>Pesquera Camatún S.A. de C.V.</x:t>
   </x:si>
   <x:si>
     <x:t>Puerto de la Paz #3&lt;br/&gt;Col. Alfredo V. Bonfil&lt;br/&gt;C.P. 82050 Mazatlán, Sinaloa&lt;br/&gt;México</x:t>
   </x:si>
   <x:si>
-    <x:t>Maria Isabel - Change to Maria Isabel I notified on  (recorded on 14 Nov 2006) - Flag at time of change: Mexico</x:t>
+    <x:t>Maria Isabel - Change to Maria Isabel I notified on 14 Nov 2006 (recorded on 14 Nov 2006) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>United States - Change to Mexico notified on 24 May 1982 (recorded on 24 May 1982) - Vessel name at time of change: Willa G</x:t>
   </x:si>
   <x:si>
     <x:t>María Luisa</x:t>
   </x:si>
   <x:si>
     <x:t>0601001233-8</x:t>
   </x:si>
   <x:si>
     <x:t>XCCX</x:t>
   </x:si>
   <x:si>
-    <x:t>Convemar - Change to María Luisa notified on  (recorded on 22 Apr 1998) - Flag at time of change: Mexico</x:t>
+    <x:t>Convemar - Change to María Luisa notified on 22 Apr 1998 (recorded on 22 Apr 1998) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>Marieta</x:t>
   </x:si>
   <x:si>
     <x:t>2503325933-5</x:t>
   </x:si>
   <x:si>
     <x:t>XCBB6</x:t>
   </x:si>
   <x:si>
     <x:t>13 Aug 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Mazatun</x:t>
   </x:si>
   <x:si>
     <x:t>2503135733-1</x:t>
   </x:si>
   <x:si>
-    <x:t>Mariano Otero - Change to Mazatun notified on  (recorded on 02 Jun 2001) - Flag at time of change: Mexico</x:t>
+    <x:t>Mariano Otero - Change to Mazatun notified on 02 Jun 2001 (recorded on 02 Jun 2001) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>Mazcu I</x:t>
   </x:si>
   <x:si>
     <x:t>Mexico (north)</x:t>
   </x:si>
   <x:si>
     <x:t>Pesquera Mazcu I, S.A. de C.V.</x:t>
   </x:si>
   <x:si>
     <x:t>Av. Del Puerto De Veracruz #16-b&lt;br/&gt;Parque Industrial Alfredo V. Bonfil&lt;br/&gt;Mazatlán,  Sinaloa&lt;br/&gt;México</x:t>
   </x:si>
   <x:si>
     <x:t>19 Nov 2020</x:t>
   </x:si>
   <x:si>
     <x:t>Mazpesca 2</x:t>
   </x:si>
   <x:si>
     <x:t>2503207533-4</x:t>
   </x:si>
   <x:si>
     <x:t>XCIJ2</x:t>
   </x:si>
   <x:si>
     <x:t>Mazpesca, S.A. de C.V.</x:t>
   </x:si>
   <x:si>
     <x:t>Av. Puerto de Mazatlán N° 406 Int. S/N&lt;br/&gt;Parque Industrial Alfredo V. Bonfil&lt;br/&gt;82050 Mazatlán, Sinaloa&lt;br/&gt;México</x:t>
   </x:si>
   <x:si>
-    <x:t>María de la Paz - Change to Mazpesca 2 notified on  (recorded on 12 Sep 2007) - Flag at time of change: Mexico</x:t>
+    <x:t>María de la Paz - Change to Mazpesca 2 notified on 10 Sep 2007 (recorded on 12 Sep 2007) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>United States - Change to Mexico notified on 16 Aug 2002 (recorded on 14 Feb 2003) - Vessel name at time of change: Hornet III</x:t>
   </x:si>
   <x:si>
     <x:t>Nair</x:t>
   </x:si>
   <x:si>
     <x:t>0701981033-3</x:t>
   </x:si>
   <x:si>
     <x:t>XCNR</x:t>
   </x:si>
   <x:si>
-    <x:t>Chiriqui I - Change to Nair notified on  (recorded on 05 Mar 1981) - Flag at time of change: Panama</x:t>
+    <x:t>Chiriqui I - Change to Nair notified on 05 Mar 1981 (recorded on 05 Mar 1981) - Flag at time of change: Panama</x:t>
   </x:si>
   <x:si>
     <x:t>Panama - Change to Mexico notified on 05 Mar 1981 (recorded on 05 Mar 1981) - Vessel name at time of change: Chiriqui I</x:t>
   </x:si>
   <x:si>
     <x:t>10 May 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Nair II</x:t>
   </x:si>
   <x:si>
     <x:t>2503358433-2</x:t>
   </x:si>
   <x:si>
     <x:t>XCOH</x:t>
   </x:si>
   <x:si>
     <x:t>Astilleros Marinos</x:t>
   </x:si>
   <x:si>
-    <x:t>Loreana - Change to Nair II notified on  (recorded on 27 Oct 1994) - Flag at time of change: Mexico</x:t>
+    <x:t>Loreana - Change to Nair II notified on 27 Oct 1994 (recorded on 27 Oct 1994) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>Oaxaca</x:t>
   </x:si>
   <x:si>
     <x:t>0601195533-2</x:t>
   </x:si>
   <x:si>
     <x:t>12 Sep 2017</x:t>
   </x:si>
   <x:si>
     <x:t>Paco C.</x:t>
   </x:si>
   <x:si>
     <x:t>2503299433-8</x:t>
   </x:si>
   <x:si>
     <x:t>XCAL9</x:t>
   </x:si>
   <x:si>
     <x:t>Tamara</x:t>
   </x:si>
   <x:si>
     <x:t>2503295233-3</x:t>
   </x:si>
@@ -3281,1761 +3302,1770 @@
   <x:si>
     <x:t>XCKC</x:t>
   </x:si>
   <x:si>
     <x:t>27 Jul 2017</x:t>
   </x:si>
   <x:si>
     <x:t>Tokiwa</x:t>
   </x:si>
   <x:si>
     <x:t>XCBT7</x:t>
   </x:si>
   <x:si>
     <x:t>Niigata Iron Works Company, Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Total capacity: 1,036 m³.  Sealed wells: P5, P7, P8, S5, S7, S8 (496 m³).   </x:t>
   </x:si>
   <x:si>
     <x:t>Triton</x:t>
   </x:si>
   <x:si>
     <x:t>XC-TC6</x:t>
   </x:si>
   <x:si>
-    <x:t>Maria Delia - Change to Triton notified on  (recorded on 27 Dec 2023) - Flag at time of change: Mexico</x:t>
+    <x:t>Maria Delia - Change to Triton notified on 21 Dec 2023 (recorded on 27 Dec 2023) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>United States - Change to Mexico notified on 28 Mar 2001 (recorded on 28 Mar 2001) - Vessel name at time of change: Guatuso</x:t>
   </x:si>
   <x:si>
     <x:t>27 Dec 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria</x:t>
   </x:si>
   <x:si>
     <x:t>0701B12333-6</x:t>
   </x:si>
   <x:si>
     <x:t>XCTS6</x:t>
   </x:si>
   <x:si>
-    <x:t>Maria Rosana - Change to Victoria notified on  (recorded on 16 May 2014) - Flag at time of change: Mexico</x:t>
+    <x:t>Maria Rosana - Change to Victoria notified on 13 May 2014 (recorded on 16 May 2014) - Flag at time of change: Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>Cayman Islands - Change to Mexico notified on 20 Aug 1982 (recorded on 20 Aug 1982) - Vessel name at time of change: Maria Rosana</x:t>
   </x:si>
   <x:si>
     <x:t>Andrea 1</x:t>
   </x:si>
   <x:si>
     <x:t>Nicaragua</x:t>
   </x:si>
   <x:si>
     <x:t>Corinto</x:t>
   </x:si>
   <x:si>
     <x:t>H6A-TFI</x:t>
   </x:si>
   <x:si>
     <x:t>Esercizio Cantieri</x:t>
   </x:si>
   <x:si>
     <x:t>Tumbaco Fishing Industries, S.A.</x:t>
   </x:si>
   <x:si>
-    <x:t>Andrea - Change to Andrea 1 notified on  (recorded on 30 Nov 2016) - Flag at time of change: United States</x:t>
+    <x:t>Andrea - Change to Andrea 1 notified on 29 Nov 2016 (recorded on 30 Nov 2016) - Flag at time of change: United States</x:t>
   </x:si>
   <x:si>
     <x:t>United States - Change to Nicaragua notified on 29 Nov 2016 (recorded on 30 Nov 2016) - Vessel name at time of change: Andrea</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1,404 m³ of the total well volume of 2,170 m³ with which this vessel is operating has been temporarily loaned by Ecuador.   </x:t>
   </x:si>
   <x:si>
     <x:t>21 Sep 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Pescatun I</x:t>
   </x:si>
   <x:si>
     <x:t>H6A-ANP</x:t>
   </x:si>
   <x:si>
     <x:t>Pescatun 3 Panama, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Ancon Corozal Avenue&lt;br/&gt;Arnulfo Arias Madrid&lt;br/&gt;Edificio 374&lt;br/&gt;Panamá</x:t>
   </x:si>
   <x:si>
-    <x:t>Bernardino - Change to Pescatun I notified on  (recorded on 10 Sep 2015) - Flag at time of change: Nicaragua</x:t>
+    <x:t>Bernardino - Change to Pescatun I notified on 10 Sep 2015 (recorded on 10 Sep 2015) - Flag at time of change: Nicaragua</x:t>
   </x:si>
   <x:si>
     <x:t>Guatemala - Change to Nicaragua notified on 19 Jan 2012 (recorded on 19 Jan 2012) - Vessel name at time of change: Woonaan</x:t>
   </x:si>
   <x:si>
     <x:t>09 Oct 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Sea Tuna I</x:t>
   </x:si>
   <x:si>
     <x:t>H6A-ATN</x:t>
   </x:si>
   <x:si>
     <x:t>Pescatun 2 Panama, S.A.</x:t>
   </x:si>
   <x:si>
-    <x:t>Araceli - Change to Sea Tuna I notified on  (recorded on 10 Sep 2015) - Flag at time of change: Nicaragua</x:t>
+    <x:t>Araceli - Change to Sea Tuna I notified on 10 Sep 2015 (recorded on 10 Sep 2015) - Flag at time of change: Nicaragua</x:t>
   </x:si>
   <x:si>
     <x:t>Belize - Change to Nicaragua notified on 22 Jun 2011 (recorded on 27 Jun 2011) - Vessel name at time of change: Justicia</x:t>
   </x:si>
   <x:si>
     <x:t>Almirante 1</x:t>
   </x:si>
   <x:si>
     <x:t>Panama</x:t>
   </x:si>
   <x:si>
     <x:t>50912-19-C</x:t>
   </x:si>
   <x:si>
     <x:t>HP9963</x:t>
   </x:si>
   <x:si>
     <x:t>Astillero Bazán</x:t>
   </x:si>
   <x:si>
     <x:t>Atunera del Istmo, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>PH. Atrium Tower&lt;br/&gt;Piso 20 Oficina 20-4&lt;br/&gt;Obarrio Corrigimiento de Bella Vista&lt;br/&gt;Panama City&lt;br/&gt;Republic of Panama</x:t>
   </x:si>
   <x:si>
-    <x:t>Esmeralda C. - Change to Almirante 1 notified on  (recorded on 31 Jan 2019) - Flag at time of change: Panama</x:t>
+    <x:t>Esmeralda C. - Change to Almirante 1 notified on 25 Jan 2019 (recorded on 31 Jan 2019) - Flag at time of change: Panama</x:t>
   </x:si>
   <x:si>
     <x:t>Ecuador - Change to Panama notified on 27 Nov 2018 (recorded on 27 Nov 2018) - Vessel name at time of change: Esmeralda C.</x:t>
   </x:si>
   <x:si>
     <x:t>13 Feb 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Atahualpa</x:t>
   </x:si>
   <x:si>
     <x:t>56652-25</x:t>
   </x:si>
   <x:si>
     <x:t>HOA4527</x:t>
   </x:si>
   <x:si>
     <x:t>Sarausa Fishery, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Av. Omar Torrijos Herrera&lt;br/&gt;Aeropuerto Marcos A. Gelabert Hangar 2-D&lt;br/&gt;Ciudad de Panamá&lt;br/&gt;Provincia de Panamá&lt;br/&gt;República de Panamá</x:t>
   </x:si>
   <x:si>
-    <x:t>Capt. Joe Jorge - Change to Atahualpa notified on  (recorded on 06 Jun 2025) - Flag at time of change: Panama</x:t>
+    <x:t>Capt. Joe Jorge - Change to Atahualpa notified on 06 Jun 2025 (recorded on 06 Jun 2025) - Flag at time of change: Panama</x:t>
   </x:si>
   <x:si>
     <x:t>Nicaragua - Change to Panama notified on 14 Apr 2025 (recorded on 14 Apr 2025) - Vessel name at time of change: Capt. Joe Jorge</x:t>
   </x:si>
   <x:si>
     <x:t>18 Jul 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Baraka</x:t>
   </x:si>
   <x:si>
     <x:t>32239-06-D</x:t>
   </x:si>
   <x:si>
     <x:t>HO4222</x:t>
   </x:si>
   <x:si>
     <x:t>Navatún, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Ave. Diego Dominguez&lt;br/&gt;PH Albrook Office Center&lt;br/&gt;Nivel 4, Oficina #9/Ancón&lt;br/&gt;Panamá&lt;br/&gt;Republic of Panamá</x:t>
   </x:si>
   <x:si>
-    <x:t>La Foca - Change to Baraka notified on  (recorded on 08 Nov 2005) - Flag at time of change: Venezuela</x:t>
+    <x:t>La Foca - Change to Baraka notified on 28 Oct 2005 (recorded on 08 Nov 2005) - Flag at time of change: Venezuela</x:t>
   </x:si>
   <x:si>
     <x:t>Venezuela - Change to Panama notified on 28 Oct 2005 (recorded on 08 Nov 2005) - Vessel name at time of change: La Foca</x:t>
   </x:si>
   <x:si>
     <x:t>12 Nov 2024</x:t>
   </x:si>
   <x:si>
     <x:t>Chacao</x:t>
   </x:si>
   <x:si>
     <x:t>31349-06-I</x:t>
   </x:si>
   <x:si>
     <x:t>3EBT3</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Property International Incorporated</x:t>
   </x:si>
   <x:si>
     <x:t>Avenida Omar Torrijos Herrera&lt;br/&gt;Aerop&lt;br/&gt;Marcos A Gelabert&lt;br/&gt;Hangar 2D&lt;br/&gt;Panama</x:t>
   </x:si>
   <x:si>
-    <x:t>Diva Maria - Change to Chacao notified on  (recorded on 30 Dec 2024) - Flag at time of change: Panama</x:t>
+    <x:t>Diva Maria - Change to Chacao notified on 30 Dec 2024 (recorded on 30 Dec 2024) - Flag at time of change: Panama</x:t>
   </x:si>
   <x:si>
     <x:t>Venezuela - Change to Panama notified on 20 Oct 2005 (recorded on 08 Nov 2005) - Vessel name at time of change: Napoleon</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1,633 m³ of well volume with which this vessel is operating has been temporarily loaned by Guatemala.   </x:t>
   </x:si>
   <x:si>
     <x:t>10 Apr 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Contadora I</x:t>
   </x:si>
   <x:si>
     <x:t>55210-24-A</x:t>
   </x:si>
   <x:si>
     <x:t>3E3916</x:t>
   </x:si>
   <x:si>
     <x:t>Astillero Jose Valiña S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Mayte Business, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Edificio PH Atrium, Piso 20, Oficina 20-04&lt;br/&gt;Calle 54e Obarrio&lt;br/&gt;Bella Vista&lt;br/&gt;Ciudad de Panamá&lt;br/&gt;Panamá</x:t>
   </x:si>
   <x:si>
-    <x:t>Olivia D - Change to Contadora I notified on  (recorded on 27 Sep 2023) - Flag at time of change: Nicaragua</x:t>
+    <x:t>Olivia D - Change to Contadora I notified on 07 Aug 2023 (recorded on 27 Sep 2023) - Flag at time of change: Nicaragua</x:t>
   </x:si>
   <x:si>
     <x:t>Nicaragua - Change to Panama notified on 07 Aug 2023 (recorded on 27 Sep 2023) - Vessel name at time of change: Olivia D</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1,907 m³ of well volume with which this vessel is operating has been temporarily loaned by Costa Rica.   </x:t>
   </x:si>
   <x:si>
     <x:t>14 Mar 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Doña Lucia</x:t>
   </x:si>
   <x:si>
     <x:t>49357-18-D</x:t>
   </x:si>
   <x:si>
     <x:t>HO9682</x:t>
   </x:si>
   <x:si>
     <x:t>Bonito Del Norte Corporación</x:t>
   </x:si>
   <x:si>
     <x:t>Con domicilio en Corozal&lt;br/&gt;Zona de Libre Proceso&lt;br/&gt;Edifico 297&lt;br/&gt;Ciudad de Panama&lt;br/&gt;República de Panama</x:t>
   </x:si>
   <x:si>
-    <x:t>Mirelur - Change to Doña Lucia notified on  (recorded on 23 Aug 2018) - Flag at time of change: Panama</x:t>
+    <x:t>Mirelur - Change to Doña Lucia notified on 29 Jun 2018 (recorded on 23 Aug 2018) - Flag at time of change: Panama</x:t>
   </x:si>
   <x:si>
     <x:t>Vanuatu - Change to Panama notified on 08 Jan 2014 (recorded on 08 Jan 2014) - Vessel name at time of change: Mirelur</x:t>
   </x:si>
   <x:si>
     <x:t>Esthercho</x:t>
   </x:si>
   <x:si>
     <x:t>33662-08-F</x:t>
   </x:si>
   <x:si>
     <x:t>3EEO3</x:t>
   </x:si>
   <x:si>
     <x:t>Ecuador - Change to Panama notified on 05 Jul 2016 (recorded on 11 Jul 2016) - Vessel name at time of change: Esthercho</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1,170 m³ of well volume with which this vessel is operating has been temporarily loaned by Costa Rica.   </x:t>
   </x:si>
   <x:si>
     <x:t>26 Jul 2024</x:t>
   </x:si>
   <x:si>
     <x:t>Hellas Tuna</x:t>
   </x:si>
   <x:si>
-    <x:t>52450-21-B</x:t>
+    <x:t>52450-21-C</x:t>
   </x:si>
   <x:si>
     <x:t>HPAL</x:t>
   </x:si>
   <x:si>
     <x:t>Astilleros Nuovi Cantieri Liguri Spa</x:t>
   </x:si>
   <x:si>
     <x:t>Julie L., S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Puerto Vacamonte&lt;br/&gt;Puerto Internacional &lt;br/&gt;Arraijan&lt;br/&gt;Panama Oeste&lt;br/&gt;Apartado 5308&lt;br/&gt;Panama</x:t>
   </x:si>
   <x:si>
-    <x:t>Montealegre - Change to Hellas Tuna notified on  (recorded on 18 May 2021) - Flag at time of change: El Salvador</x:t>
+    <x:t>Montealegre - Change to Hellas Tuna notified on 26 Apr 2021 (recorded on 18 May 2021) - Flag at time of change: El Salvador</x:t>
   </x:si>
   <x:si>
     <x:t>El Salvador - Change to Panama notified on 26 Apr 2021 (recorded on 18 May 2021) - Vessel name at time of change: Montealegre</x:t>
   </x:si>
   <x:si>
+    <x:t>Intertuna Tres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57387-26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3EA5225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integral Fishing Services Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avenida Samuel Lewis Edif&lt;br/&gt;Magel Piso 2 Oficina C-2&lt;br/&gt;Obarrio&lt;br/&gt;Panama</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Total capacity: 3,275 m³ - total carrying capacity: 2,339 t.  Sealed wells: P3, S3 (180 m³). 2,100 m³ of the total well volume of 3,095 m³ with which this vessel is operating has been temporarily loaned by Ecuador.  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jane IV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31763-06-E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO4220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Servicios Atuneros Del Norte, S.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edificio Ph Omega&lt;br/&gt;Piso Uno&lt;br/&gt;Oficina 18&lt;br/&gt;Avenida Samuel Lewis y Calle 53&lt;br/&gt;Obarrio&lt;br/&gt;Ciudad de Panama&lt;br/&gt;Republica de Panama</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jane - Change to Jane IV notified on 28 Oct 2005 (recorded on 08 Nov 2005) - Flag at time of change: Venezuela</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venezuela - Change to Panama notified on 28 Oct 2005 (recorded on 08 Nov 2005) - Vessel name at time of change: Jane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Juan Pablo II</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52878-21-B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO6883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacific Mercantil Tuna, S.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Calle 50&lt;br/&gt;PH Evolution Tower&lt;br/&gt;Piso 27&lt;br/&gt;Oficina 2701&lt;br/&gt;Panamá</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lautaro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31604-PEXT-F-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO3357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Augusta Fishery Corporation (Lautaro), Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muelle 6 Edificio 29 X&lt;br/&gt;área industrial&lt;br/&gt;La Boca&lt;br/&gt;Puerto de Balboa&lt;br/&gt;Panamá</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Seas - Change to Lautaro notified on 07 Nov 2003 (recorded on 09 Dec 2003) - Flag at time of change: Unknown</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States - Change to Panama notified on 07 Nov 2003 (recorded on 09 Dec 2003) - Vessel name at time of change: South Seas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06 Nov 2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ljubica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47924-16-B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3EMB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astilleros Zamakona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pesquera Miriam, S.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Calle 50&lt;br/&gt;Ph Evolution Tower&lt;br/&gt;Piso  27, Oficinan 27-01&lt;br/&gt;Panama&lt;br/&gt;Republic of Panama</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2,000 m³ of well volume with which this vessel is operating has been temporarily loaned by Guatemala.   </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reina De La Paz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34810-09-F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3EFR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AstillerosyMaestranzas de la ArmadaChile</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mar Pacifico Tuna, S.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PH Evolution Tower&lt;br/&gt;Calle 50 Piso 27&lt;br/&gt;Oficina 27-01&lt;br/&gt;Panama&lt;br/&gt;Republica de Panama</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala - Change to Panama notified on 23 Jul 2012 (recorded on 27 Jul 2012) - Vessel name at time of change: Reina De La Paz</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">This vessel has been chartered with a temporary transfer of capacity from Guatemala (2,100 m³).   </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Templario I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31813-06-D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO-4221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tuna Liner Corporation, C.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Calle 43&lt;br/&gt;PH Colores de Bella Vista&lt;br/&gt;Piso 13&lt;br/&gt;Bella Vista&lt;br/&gt;Panama</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Templario - Change to Templario I notified on 31 Oct 2005 (recorded on 08 Nov 2005) - Flag at time of change: Venezuela</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venezuela - Change to Panama notified on 31 Oct 2005 (recorded on 08 Nov 2005) - Vessel name at time of change: Templario</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tiuna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30473-PEXT-F-14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO2865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Augusta Fishery Corporation (Tiuna), Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P.O. Box 0843-2762&lt;br/&gt;Republic de Panamá</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tunamar - Change to Tiuna notified on 14 Feb 1987 (recorded on 14 Feb 1987) - Flag at time of change: EU (Portugal)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vanuatu - Change to Panama notified on 09 Aug 2002 (recorded on 10 Sep 2002) - Vessel name at time of change: Tiuna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tunamar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34934-09-D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO3419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Empresa Nacional Bazan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>America Tower I Corporación</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puerto De Vacamonte&lt;br/&gt;Arraijan&lt;br/&gt;Panama Oeste&lt;br/&gt;Panama</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haladeiro - Change to Tunamar notified on 25 Mar 2009 (recorded on 03 Apr 2009) - Flag at time of change: EU (Spain)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador - Change to Panama notified on 31 Aug 2020 (recorded on 31 Aug 2020) - Vessel name at time of change: Tunamar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tunapesca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33228-07-G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOUA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pescatun Panamá, S.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puerto De Vacamonte&lt;br/&gt;Distrito De Arraijan&lt;br/&gt;Corregimiento de Vista Algre&lt;br/&gt;Provincia de Panama Oeste&lt;br/&gt;Panamá</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pescatun - Change to Tunapesca notified on 02 Jun 2008 (recorded on 03 Jun 2008) - Flag at time of change: Panama</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador - Change to Panama notified on 22 Nov 2004 (recorded on 30 Nov 2004) - Vessel name at time of change: Pescatun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Txopituna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41864-10-E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3EYS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Txopituna, S.L.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aranzibia #1 bajo&lt;br/&gt;48280 - Lekeitio - Bizkaia&lt;br/&gt;España</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16 Oct 2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Txopituna Dos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45869-14-CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H8EE</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Total capacity: 1,881 m³.  Sealed well: S1 (100 m³).   </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51330-20-F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HP9811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingopesca Panamá, S.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Av. Omar Torrijos Herrera&lt;br/&gt;Aeropuerto Marcos A. Gelabert&lt;br/&gt;Hangar 2-D&lt;br/&gt;Ciudad de Panamá, Provincia de Panamá&lt;br/&gt;República de Panamá</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Rosa Mística - Change to Upar notified on 17 Aug 2021 (recorded on 26 Aug 2021) - Flag at time of change: Panama</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venezuela - Change to Panama notified on 15 Mar 2020 (recorded on 19 Mar 2020) - Vessel name at time of change: La Rosa Mística</x:t>
+  </x:si>
+  <x:si>
     <x:t>03 Mar 2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Intertuna Tres</x:t>
-[...259 lines deleted...]
-  <x:si>
     <x:t>Valentina C</x:t>
   </x:si>
   <x:si>
     <x:t>56395-25</x:t>
   </x:si>
   <x:si>
     <x:t>3E8358</x:t>
   </x:si>
   <x:si>
     <x:t>Barreras Deutz</x:t>
   </x:si>
   <x:si>
     <x:t>Adriatic Sea Fisheries, Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>1st Floor BCI House&lt;br/&gt;Avarua Rarotonga&lt;br/&gt;Cook Islands</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">853 m³ of well volume with which this vessel is operating has been temporarily loaned by Ecuador (total loan: 855 m³). Total capacity: 1,308 m³ - total carrying capacity: 1,050 t.  Sealed wells: P2, P3, S2, S3, S5 (455 m³).  </x:t>
+    <x:t xml:space="preserve">1,308 m³ of well volume with which this vessel is operating has been temporarily loaned by Ecuador.   </x:t>
+  </x:si>
+  <x:si>
+    <x:t>24 Apr 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bamar I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chimbote</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CE-16660-PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OA-2665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pesquera Hayduk, S.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Av. Manuel Olguín No. 501 7 mo piso&lt;br/&gt;Distrito de Santiago de Surco&lt;br/&gt;Provincia de Lima&lt;br/&gt;Departamento de Lima&lt;br/&gt;Perú</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bamar II</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CE-16661-PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OA-2666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29 Jun 2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bamar VIII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Callao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CO-19867-PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OA-2668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caracol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CO-15313-PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OA-2093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inversiones Pesqueras Liguria S.A.C.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Av. Manuel Villavicencio N° 1045&lt;br/&gt;Distrito de Lince&lt;br/&gt;Provincia y Departamento de Lima&lt;br/&gt;Perú</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31 Dec 2021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chaveli II</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CE-15259-PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OA-2669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Del Sol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CO-15311-PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OA-2091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Don Juan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CE-15791-PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OB-RL031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pesquera Diamante, S.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Calle Amador Merino Reyna No 307, Piso 12&lt;br/&gt;San Isidro&lt;br/&gt;Perú</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Don Lucho II - Change to Don Juan notified on 10 Apr 2018 (recorded on 10 Apr 2018) - Flag at time of change: Peru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10 Oct 2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eten Diez</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huacho</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO-38087-PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pesquera Majat, S.A.C.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Calla Padre Guatemala No. 218 Urb. Maranga&lt;br/&gt;Distrito de San Miguel&lt;br/&gt;Provincia y departamento de Lima&lt;br/&gt;Perú</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huacho Cinco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ilo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IO-38109-PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isabelita</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CE-28791-PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OA-2671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kiara B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CE-21455-PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OA-2675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maria Jose</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CO-19579-PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OA-2348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marylin II</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CE-15260-PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OA-2677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pisco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CO-11677-PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CO11677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flor - Change to Pisco notified on 15 Jun 2022 (recorded on 15 Jun 2022) - Flag at time of change: Peru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15 Jun 2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Supe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CO-10200-PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OA2538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dorica - Change to Supe notified on 15 Jun 2022 (recorded on 15 Jun 2022) - Flag at time of change: Peru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yagoda B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CE-15269-PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OA-2679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Victory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Las Vegas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAVV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ching Fu Shipbuilding Company, Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Victory, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3064 Silver Sage Drive, Suite 150&lt;br/&gt;P.O. Box 3679&lt;br/&gt;Carson City, NV 89701&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Papua New Guinea - Change to United States notified on 01 Jan 2026 (recorded on 01 Jan 2026) - Vessel name at time of change: American Victory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01 Jan 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barbara H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Los Angeles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDK2335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berggren's Marine Industries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barbara H Fishing, LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15375 SE 30th Place, Suite 260&lt;br/&gt;Bellevue, WA 98007-6500&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beatriz Cristina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pago Pago</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDQ4160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astillero Balenciaga</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beatriz Fishing Company, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7850 N.W. South River Drive&lt;br/&gt;Medley, FL 33166&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Playa De Noja - Change to Beatriz Cristina notified on 09 Jun 2025 (recorded on 09 Jun 2025) - Flag at time of change: EU (Spain)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EU (Spain) - Change to United States notified on 09 Jun 2025 (recorded on 09 Jun 2025) - Vessel name at time of change: Playa De Noja</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23 Jan 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Buena Ventura</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF2159VH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDI4878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pac Horizon Incorporated</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1250 Santa Barbara Street&lt;br/&gt;San Diego, CA 92107&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Calogera A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Diego</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDD9996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Calogera A Incorporated</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1266 Moana Drive&lt;br/&gt;San Diego, CA 92107-3968&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cape Blanco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDE7758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peacock Boat Company Incorporation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cape Blanco Fishing, LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donna B - Change to Cape Blanco notified on 29 Jun 2009 (recorded on 04 Jan 2010) - Flag at time of change: United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cape Breton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDE2397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cape Breton Fishing, LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15375 SE 30th Place, Suite 260&lt;br/&gt;Bellevue, WA 98007&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fuiono - Change to Cape Breton notified on 30 Apr 2002 (recorded on 28 Jun 2002) - Flag at time of change: United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panama - Change to United States notified on 05 Jan 2009 (recorded on 05 Jan 2009) - Vessel name at time of change: Cape Breton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09 May 2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cape Cod</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDD5547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cape Cod Fishing, LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uncle Louie - Change to Cape Cod notified on 30 Nov 2006 (recorded on 27 Dec 2006) - Flag at time of change: United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cape Elizabeth III</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDF8203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cape Elizabeth Fishing, LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wargandi - Change to Cape Elizabeth III notified on 23 Jun 2011 (recorded on 30 Apr 2014) - Flag at time of change: Nicaragua</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nicaragua - Change to United States notified on 23 Jun 2011 (recorded on 30 Apr 2014) - Vessel name at time of change: Wargandi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cape Ferrat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDE2398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cape Ferrat Fishing, LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toaimoana - Change to Cape Ferrat notified on 31 May 2001 (recorded on 31 May 2001) - Flag at time of change: United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panama - Change to United States notified on 05 Jan 2009 (recorded on 05 Jan 2009) - Vessel name at time of change: Cape Ferrat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cape Finisterre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDA4699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cape Finisterre Fishing, LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tifaimoana - Change to Cape Finisterre notified on 08 May 2001 (recorded on 08 May 2001) - Flag at time of change: United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capt. Vincent Gann</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDJ6149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JM Fisheries, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2535 Ketter Boulevard, Suite 1A2&lt;br/&gt;San Diego, CA 92101&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xtente - Change to Capt. Vincent Gann notified on 18 Jan 2012 (recorded on 27 Feb 2012) - Flag at time of change: Nicaragua</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nicaragua - Change to United States notified on 18 Jan 2012 (recorded on 27 Feb 2012) - Vessel name at time of change: Xtente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03 Apr 2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crystal Bay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Pedro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDK7535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Concorde Marine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cal Crystal Sea, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888 South Ways Street&lt;br/&gt;San Pedro, CA 90731&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crystal Sea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ventura</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDC4959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoy's Marine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daniela</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seattle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDJ4303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AACH Holding Company, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7850 N.W. South River Drive&lt;br/&gt;Miami, FL 33166-2514&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daniella Z - Change to Daniela notified on 14 Jul 1999 (recorded on 14 Jul 1999) - Flag at time of change: United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28 Feb 2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Don Capoto</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fort Lauderdale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDC4205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Don Capoto Fishing LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4301 South Flamingo Road, Suite 106-221&lt;br/&gt;Davie, FL 33330&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capoto - Change to Don Capoto notified on 01 Aug 2024 (recorded on 14 Aug 2024) - Flag at time of change: United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14 Jan 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eileen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gig Harbor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDC3498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tacoma Boat Building Company</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hanson Fisheries Corporation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1440 N Harding Street&lt;br/&gt;Orange, California 92867&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrigno Boy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDG8537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American Seacraft Incorporated</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrigno Boy Fishing, LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Friesland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDE6789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Friesland Fishing Company, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2535 Kettner Blvd #1A2&lt;br/&gt;San Diego, CA 92101&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gabrielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panama City</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOP8694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gabrielle Fishing LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7241 185th Avenue NE, Suite 2134&lt;br/&gt;Redmond, WA 98052&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adriana - Change to Gabrielle notified on 22 Oct 2024 (recorded on 28 Oct 2024) - Flag at time of change: Ecuador</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador - Change to United States notified on 22 Oct 2024 (recorded on 28 Oct 2024) - Vessel name at time of change: Adriana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isabella</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDE5192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AACH Holding Company No. 2, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7850 N.W. South River Drive&lt;br/&gt;Medley, FL 33166-2514&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>King Philip</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monterey (USA)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDF2796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>King Phillip Corporation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mack Squid LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P.O. Box 975&lt;br/&gt;Moss Beach, CA 94038-0975&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25 Feb 2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Miranda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alessia Fishing, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7241 185th Avenune NE&lt;br/&gt;Redmond, WA 98052&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shoyu Maru No. 18 - Change to Miranda notified on 26 Oct 2016 (recorded on 30 Dec 2016) - Flag at time of change: Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador - Change to United States notified on 01 Jan 2026 (recorded on 01 Jan 2026) - Vessel name at time of change: Miranda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Stella</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDB9688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordic Valor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hamilton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDE8006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westmen Marine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKO Enterprises LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231 North Gold Creek Loop&lt;br/&gt;Hamilton, MT 59840-9728&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacific Princess</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDQ2902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacific Princess Partnership, Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3687 Voltaire Street, Suite D&lt;br/&gt;San Diego,  CA  92106-2903&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03 Jun 2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raffaello</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDJ4712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacific Coast Rafaello, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3511 Silverside Road, Suite 105&lt;br/&gt;Wilmington, DE 19810-4902&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nicaragua - Change to United States notified on 11 Oct 2007 (recorded on 02 Nov 2007) - Vessel name at time of change: Raffaello</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31 Dec 2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saint Joseph</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDC6883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>George's Boat Works</x:t>
+  </x:si>
+  <x:si>
+    <x:t>St. Joseph Incorporated</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2105 W 25th Street Unit #1&lt;br/&gt;San Pedro, CA 90732&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Pedro Pride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WCW8349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toche Enterprise Incorporated</x:t>
+  </x:si>
+  <x:si>
+    <x:t>San Pedro Pride Incorporated</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1548 Plymouth Lane&lt;br/&gt;San Pedro, CA 90732&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23 Apr 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sea Encounter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Long Beach</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTF4069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Desilva Sea Encounter Corporation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2811 Nimitz Blvd. Suite D&lt;br/&gt;San Diego, CA 92106&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28 Mar 2019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sea Wave</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDL8626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Augello Enterprises, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1365 Daisy Avenue&lt;br/&gt;Long Beach, CA 90813-1598&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09 Feb 2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Pacific</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF0504VJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDK9781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF7218UH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDG5828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSL Shipyards, Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Pacific</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honolulu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDD5296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4395 S. Cameron Street, Unit C&lt;br/&gt;Las Vegas,  NV  89103&lt;br/&gt;United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madrugador - Change to Western Pacific notified on 01 Dec 1980 (recorded on 01 Dec 1980) - Flag at time of change: United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24 Sep 2021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aleta Azul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venezuela</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puerto Sucre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APNN-PE-0346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YYKY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venezolana de Túnidos, CA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Calle Principal&lt;br/&gt;Casa Galpon No. 4&lt;br/&gt;Sector El Dique Puerto Pesquero&lt;br/&gt;Zona Postal 6101&lt;br/&gt;Cumana&lt;br/&gt;Venezuela</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador - Change to Venezuela notified on 19 Jan 2005 (recorded on 04 Feb 2005) - Vessel name at time of change: Aleta Azul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19 Feb 2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazonas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APNN-PE-0212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YYFB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pesquera Amazonas, C.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Calle Vía Ferry Mar Local Galpon Venepesca Nro 01&lt;br/&gt;Sector El Salado&lt;br/&gt;Cumana, Puerto Sucre&lt;br/&gt;Panamá, Rep. De Panamá</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flamarca IX - Change to Amazonas notified on 03 Nov 1994 (recorded on 03 Nov 1994) - Flag at time of change: Venezuela</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States - Change to Venezuela notified on 01 Oct 1988 (recorded on 01 Oct 1988) - Vessel name at time of change: Rose Ann Marie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11 Dec 2018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caribe Tuna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APNN-PE-0092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YYP-5030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Atunera, C.A. - Rif J-406703443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Calle El Salado #32&lt;br/&gt;Cumaná, Estado Sucre&lt;br/&gt;Venezuela&lt;br/&gt;Zona Postal 6101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Odette Therese II - Change to Caribe Tuna notified on 28 Jul 2006 (recorded on 04 Aug 2006) - Flag at time of change: Venezuela</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States - Change to Venezuela notified on 11 Apr 2006 (recorded on 10 May 2006) - Vessel name at time of change: Odette Therese II</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carmela</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Las Piedras</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMMT-PE-0157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YYGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avencatun S.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Calle La Marina&lt;br/&gt;Edificio Inst. De Avencasa&lt;br/&gt;Piso 1 Local 01 Sector Cerro Abajo&lt;br/&gt;Carirubana&lt;br/&gt;Estado Falcón&lt;br/&gt;Punto Fijo&lt;br/&gt;Venezuela</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soleil Z - Change to Carmela notified on 29 May 1997 (recorded on 29 May 1997) - Flag at time of change: United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States - Change to Venezuela notified on 29 May 1997 (recorded on 29 May 1997) - Vessel name at time of change: Soleil Z</x:t>
   </x:si>
   <x:si>
     <x:t>18 Sep 2025</x:t>
   </x:si>
   <x:si>
-    <x:t>Bamar I</x:t>
-[...844 lines deleted...]
-  <x:si>
     <x:t>Caroni II</x:t>
   </x:si>
   <x:si>
     <x:t>APNN-PE-0319</x:t>
   </x:si>
   <x:si>
     <x:t>YYIZ</x:t>
   </x:si>
   <x:si>
     <x:t>Pesquera Caroni, C.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Calle Via Ferry Mar &lt;br/&gt;Local Galpon Venepesca Nro 01&lt;br/&gt;Sector El Salado&lt;br/&gt;Estado Sucre&lt;br/&gt;Cumaná&lt;br/&gt;Venezuela</x:t>
   </x:si>
   <x:si>
-    <x:t>Cape May - Change to Caroni II notified on  (recorded on 25 Jul 2002) - Flag at time of change: Venezuela</x:t>
+    <x:t>Cape May - Change to Caroni II notified on 11 Jul 2002 (recorded on 25 Jul 2002) - Flag at time of change: Venezuela</x:t>
   </x:si>
   <x:si>
     <x:t>United States - Change to Venezuela notified on 14 Jun 2002 (recorded on 28 Jun 2002) - Vessel name at time of change: Cape May</x:t>
   </x:si>
   <x:si>
-    <x:t>21 Aug 2025</x:t>
+    <x:t>05 Apr 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Cayo Crasqui</x:t>
   </x:si>
   <x:si>
     <x:t>APNN-PE-1198</x:t>
   </x:si>
   <x:si>
     <x:t>YYOS</x:t>
   </x:si>
   <x:si>
     <x:t>Pesquera Crasqui S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Zona Franca de Albrook&lt;br/&gt;Via La Amistad&lt;br/&gt;Galera #8&lt;br/&gt;Albrook&lt;br/&gt;Ciudad de Panama&lt;br/&gt;Panama</x:t>
   </x:si>
   <x:si>
-    <x:t>Solomon Topaz - Change to Cayo Crasqui notified on  (recorded on 19 May 2020) - Flag at time of change: Solomon Islands</x:t>
+    <x:t>Solomon Topaz - Change to Cayo Crasqui notified on 15 May 2020 (recorded on 19 May 2020) - Flag at time of change: Solomon Islands</x:t>
   </x:si>
   <x:si>
     <x:t>Solomon Islands - Change to Venezuela notified on 15 May 2020 (recorded on 19 May 2020) - Vessel name at time of change: Solomon Topaz</x:t>
   </x:si>
   <x:si>
     <x:t>07 Apr 2022</x:t>
   </x:si>
   <x:si>
     <x:t>Cayo Noronky</x:t>
   </x:si>
   <x:si>
     <x:t>APNN-PE-1199</x:t>
   </x:si>
   <x:si>
     <x:t>YYOT</x:t>
   </x:si>
   <x:si>
     <x:t>Ulstein Smedvik A/S, yard #73</x:t>
   </x:si>
   <x:si>
     <x:t>Pesquera Noronky S.A.</x:t>
   </x:si>
   <x:si>
-    <x:t>Solomon Sapphire - Change to Cayo Noronky notified on  (recorded on 19 May 2020) - Flag at time of change: Solomon Islands</x:t>
+    <x:t>Solomon Sapphire - Change to Cayo Noronky notified on 15 May 2020 (recorded on 19 May 2020) - Flag at time of change: Solomon Islands</x:t>
   </x:si>
   <x:si>
     <x:t>Solomon Islands - Change to Venezuela notified on 15 May 2020 (recorded on 19 May 2020) - Vessel name at time of change: Solomon Sapphire</x:t>
   </x:si>
   <x:si>
     <x:t>17 Mar 2022</x:t>
   </x:si>
   <x:si>
     <x:t>Cayude</x:t>
   </x:si>
   <x:si>
     <x:t>AMMT-PE-0156</x:t>
   </x:si>
   <x:si>
     <x:t>YYEH</x:t>
   </x:si>
   <x:si>
     <x:t>Atuneros Paraguana S.A.</x:t>
   </x:si>
   <x:si>
-    <x:t>Cindy Ann - Change to Cayude notified on  (recorded on 13 Aug 1987) - Flag at time of change: United States</x:t>
+    <x:t>Cindy Ann - Change to Cayude notified on 13 Aug 1987 (recorded on 13 Aug 1987) - Flag at time of change: United States</x:t>
   </x:si>
   <x:si>
     <x:t>United States - Change to Venezuela notified on 13 Aug 1987 (recorded on 13 Aug 1987) - Vessel name at time of change: Cindy Ann</x:t>
   </x:si>
   <x:si>
     <x:t>Don Francesco</x:t>
   </x:si>
   <x:si>
     <x:t>AMMT-PE-0158</x:t>
   </x:si>
   <x:si>
     <x:t>YYJT</x:t>
   </x:si>
   <x:si>
     <x:t>Atunven C.A.</x:t>
   </x:si>
   <x:si>
-    <x:t>Lone Wolf - Change to Don Francesco notified on  (recorded on 25 Feb 2005) - Flag at time of change: Venezuela</x:t>
+    <x:t>Lone Wolf - Change to Don Francesco notified on 23 Feb 2005 (recorded on 25 Feb 2005) - Flag at time of change: Venezuela</x:t>
   </x:si>
   <x:si>
     <x:t>United States - Change to Venezuela notified on 14 Jan 2005 (recorded on 19 Jan 2005) - Vessel name at time of change: Lone Wolf</x:t>
   </x:si>
   <x:si>
     <x:t>Euros Tuna</x:t>
   </x:si>
   <x:si>
     <x:t>APNN-PE-1900</x:t>
   </x:si>
   <x:si>
     <x:t>YYBB</x:t>
   </x:si>
   <x:si>
     <x:t>Desarrollos Pesqueros, C.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Calle El Salado Local Nro 32&lt;br/&gt;Sector Puerto Sucre Cumana&lt;br/&gt;Sucre&lt;br/&gt;Zona Postal 6101&lt;br/&gt;Venezuela</x:t>
   </x:si>
   <x:si>
     <x:t>03 Aug 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Falcon</x:t>
   </x:si>
   <x:si>
     <x:t>Punta De Piedras</x:t>
   </x:si>
   <x:si>
     <x:t>AMMT-PE-0154</x:t>
   </x:si>
   <x:si>
     <x:t>YYCL</x:t>
   </x:si>
   <x:si>
     <x:t>Panamericana S.A.</x:t>
   </x:si>
   <x:si>
-    <x:t>Katherine Lisa - Change to Falcon notified on  (recorded on 08 Dec 1979) - Flag at time of change: United States</x:t>
+    <x:t>Katherine Lisa - Change to Falcon notified on 08 Dec 1979 (recorded on 08 Dec 1979) - Flag at time of change: United States</x:t>
   </x:si>
   <x:si>
     <x:t>United States - Change to Venezuela notified on 18 Sep 1984 (recorded on 18 Sep 1984) - Vessel name at time of change: Falcon</x:t>
   </x:si>
   <x:si>
     <x:t>Gran Roque</x:t>
   </x:si>
   <x:si>
     <x:t>APNN-PE-0087</x:t>
   </x:si>
   <x:si>
     <x:t>YYOA</x:t>
   </x:si>
   <x:si>
     <x:t>Pesquera Taurus I, S.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Via La Amistad&lt;br/&gt;Albrook Free Trade Zone&lt;br/&gt;Galera #8&lt;br/&gt;Abrook, Panama City&lt;br/&gt;Panama</x:t>
   </x:si>
   <x:si>
     <x:t>28 Jan 2019</x:t>
   </x:si>
   <x:si>
     <x:t>Los Roques</x:t>
   </x:si>
   <x:si>
     <x:t>APNN-PE-0094</x:t>
   </x:si>
   <x:si>
     <x:t>YYHM</x:t>
   </x:si>
   <x:si>
     <x:t>Inversiones Navieras Condesa de los Mares, C.A.</x:t>
   </x:si>
   <x:si>
     <x:t>El Dique&lt;br/&gt;Muelle Pesquero&lt;br/&gt;Galpon 1&lt;br/&gt;Cumaná, Edo. Sucre&lt;br/&gt;Venezuela</x:t>
   </x:si>
   <x:si>
-    <x:t>Pacifico S - Change to Los Roques notified on  (recorded on 01 Apr 1993) - Flag at time of change: Venezuela</x:t>
+    <x:t>Pacifico S - Change to Los Roques notified on 01 Apr 1993 (recorded on 01 Apr 1993) - Flag at time of change: Venezuela</x:t>
   </x:si>
   <x:si>
     <x:t>Panama - Change to Venezuela notified on 06 Apr 1991 (recorded on 06 Apr 1991) - Vessel name at time of change: Pacifico S</x:t>
   </x:si>
   <x:si>
     <x:t>17 Dec 2018</x:t>
   </x:si>
   <x:si>
     <x:t>Lucile</x:t>
   </x:si>
   <x:si>
     <x:t>APNN-PE-2408</x:t>
   </x:si>
   <x:si>
     <x:t>YYPL</x:t>
   </x:si>
   <x:si>
     <x:t>Popeye, C.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Calle Monagas Casa N° 43&lt;br/&gt;Sector Casco Central&lt;br/&gt;Puerto La Cruz&lt;br/&gt;Estado Anzoategui&lt;br/&gt;Venezuela</x:t>
   </x:si>
   <x:si>
-    <x:t>Lucile F - Change to Lucile notified on  (recorded on 05 Feb 2013) - Flag at time of change: Nicaragua</x:t>
+    <x:t>Lucile F - Change to Lucile notified on 31 Jan 2013 (recorded on 05 Feb 2013) - Flag at time of change: Nicaragua</x:t>
   </x:si>
   <x:si>
     <x:t>Nicaragua - Change to Venezuela notified on 10 Mar 2026 (recorded on 17 Mar 2026) - Vessel name at time of change: Lucile</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Total capacity: 1,582 m³ - total carrying capacity: 1,089 t.  Sealed wells: C1, P9 (201 m³).   </x:t>
   </x:si>
   <x:si>
     <x:t>17 Mar 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Orinoco II</x:t>
   </x:si>
   <x:si>
     <x:t>APNN-PE-0209</x:t>
   </x:si>
   <x:si>
     <x:t>YYDX</x:t>
   </x:si>
   <x:si>
     <x:t>Pesquera Orinoco, C.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Calle 50 y 53 &lt;br/&gt;P.H. Torre Global Bank.&lt;br/&gt;Oficina No. 31-02 (Piso 31)&lt;br/&gt;Santo Domingo&lt;br/&gt;Panamá, Rep. De Panamá</x:t>
   </x:si>
   <x:si>
-    <x:t>Flamarca VII - Change to Orinoco II notified on  (recorded on 26 Jan 1995) - Flag at time of change: Venezuela</x:t>
+    <x:t>Flamarca VII - Change to Orinoco II notified on 26 Jan 1995 (recorded on 26 Jan 1995) - Flag at time of change: Venezuela</x:t>
   </x:si>
   <x:si>
     <x:t>United States - Change to Venezuela notified on 22 Oct 1986 (recorded on 22 Oct 1986) - Vessel name at time of change: Lucky Strike</x:t>
   </x:si>
   <x:si>
     <x:t>Talenduic</x:t>
   </x:si>
   <x:si>
     <x:t>APNN-PE-2004</x:t>
   </x:si>
   <x:si>
     <x:t>YYNX</x:t>
   </x:si>
   <x:si>
     <x:t>Total Tuna Industrial C.A.</x:t>
   </x:si>
   <x:si>
     <x:t>Calle Principal El Salado&lt;br/&gt;Sector El Salado&lt;br/&gt;Galpon 10&lt;br/&gt;Cumaná&lt;br/&gt;Estado Sucre&lt;br/&gt;Venezuela</x:t>
   </x:si>
   <x:si>
     <x:t>Taurus Tuna</x:t>
   </x:si>
   <x:si>
     <x:t>APNN-PE-0089</x:t>
   </x:si>
   <x:si>
     <x:t>YYEK</x:t>
   </x:si>
   <x:si>
     <x:t>Global Pesca, C.A. - Rif J-406703443</x:t>
   </x:si>
   <x:si>
     <x:t>Puerto Pesquero de Cumana&lt;br/&gt;Galpon #4 Sector El Dique&lt;br/&gt;Cumaná, Estado Sucre&lt;br/&gt;Venezuela</x:t>
   </x:si>
   <x:si>
-    <x:t>Pan Pacific - Change to Taurus Tuna notified on  (recorded on 22 Nov 1999) - Flag at time of change: Venezuela</x:t>
+    <x:t>Pan Pacific - Change to Taurus Tuna notified on 22 Nov 1999 (recorded on 22 Nov 1999) - Flag at time of change: Venezuela</x:t>
   </x:si>
   <x:si>
     <x:t>Panama - Change to Venezuela notified on 06 Nov 1990 (recorded on 06 Nov 1990) - Vessel name at time of change: Pan Pacific</x:t>
   </x:si>
   <x:si>
     <x:t>17 Aug 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Ventuari</x:t>
   </x:si>
   <x:si>
     <x:t>APNN-PE-0211</x:t>
   </x:si>
   <x:si>
     <x:t>YYGZ</x:t>
   </x:si>
   <x:si>
     <x:t>Pesquera Ventuari, C.A.</x:t>
   </x:si>
   <x:si>
-    <x:t>Larry Z - Change to Ventuari notified on  (recorded on 18 Oct 1997) - Flag at time of change: United States</x:t>
+    <x:t>Larry Z - Change to Ventuari notified on 18 Oct 1997 (recorded on 18 Oct 1997) - Flag at time of change: United States</x:t>
   </x:si>
   <x:si>
     <x:t>United States - Change to Venezuela notified on 18 Oct 1997 (recorded on 18 Oct 1997) - Vessel name at time of change: Larry Z</x:t>
   </x:si>
   <x:si>
     <x:t>24 May 2023</x:t>
   </x:si>
   <x:si>
     <x:t>Via Avenir</x:t>
   </x:si>
   <x:si>
     <x:t>APNN-PE-2513</x:t>
   </x:si>
   <x:si>
     <x:t>YYPP</x:t>
   </x:si>
   <x:si>
     <x:t>Blue Group Corp., C.A.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Total capacity: 1,422 m³ - total carrying capacity: 1,230 t.  Sealed well: P2 (39 m³).   </x:t>
   </x:si>
   <x:si>
     <x:t>Via Mistral</x:t>
   </x:si>
@@ -5456,51 +5486,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?shortcut=ActivePS" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3556" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03556.jpg" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3274" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03274.jpg" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3844" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03844.jpg" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=13554" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/13554.jpg" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3604" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03604.jpg" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=2557" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/02557.jpg" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3151" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03151.jpg" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3616" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03616.jpg" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3250" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03250.jpg" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3964" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03964.jpg" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=9435" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/09435.jpg" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3571" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03571.jpg" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3259" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03259.jpg" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3883" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03883.jpg" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3214" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03214.jpg" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=11977" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/11977.jpg" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=5229" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/05229.jpg" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3838" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03838.jpg" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=991" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/00991.jpg" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3184" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03184.jpg" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=18814" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/18814.jpg" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15576" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15576.jpg" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3682" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03682.jpg" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19059" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19059.jpg" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19057" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19057.jpg" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19066" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19066.jpg" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=17045" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/17045.jpg" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3286" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03286.jpg" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4030" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04030.jpg" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15252" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15252.jpg" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=13623" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/13623.jpg" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3805" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03805.jpg" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3517" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03517.jpg" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=2392" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/02392.jpg" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=5811" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/05811.jpg" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3277" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03277.jpg" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3781" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03781.jpg" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15624" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15624.jpg" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14405" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14405.jpg" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3385" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03385.jpg" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=1471" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/01471.jpg" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3070" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03070.jpg" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3835" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03835.jpg" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=18816" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/18816.jpg" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3757" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03757.jpg" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3724" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03724.jpg" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=13564" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/13564.jpg" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=2929" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/02929.jpg" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3139" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03139.jpg" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3859" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03859.jpg" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3961" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03961.jpg" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=208" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/00208.jpg" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3166" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03166.jpg" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=13561" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/13561.jpg" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3010" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03010.jpg" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3853" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03853.jpg" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3403" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03403.jpg" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=2416" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/02416.jpg" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3610" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03610.jpg" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14619" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14619.jpg" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=2647" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/02647.jpg" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3811" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03811.jpg" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14691" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14691.jpg" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3742" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03742.jpg" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3202" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03202.jpg" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3907" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03907.jpg" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4129" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04129.jpg" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19918" TargetMode="External" Id="rId143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19918.jpg" TargetMode="External" Id="rId144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12491" TargetMode="External" Id="rId145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/12491.jpg" TargetMode="External" Id="rId146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=2797" TargetMode="External" Id="rId147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/02797.jpg" TargetMode="External" Id="rId148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15662" TargetMode="External" Id="rId149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15662.jpg" TargetMode="External" Id="rId150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=16239" TargetMode="External" Id="rId151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/16239.jpg" TargetMode="External" Id="rId152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=6525" TargetMode="External" Id="rId153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/06525.jpg" TargetMode="External" Id="rId154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3820" TargetMode="External" Id="rId155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03820.jpg" TargetMode="External" Id="rId156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=2671" TargetMode="External" Id="rId157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/02671.jpg" TargetMode="External" Id="rId158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=16322" TargetMode="External" Id="rId159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/16322.jpg" TargetMode="External" Id="rId160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3955" TargetMode="External" Id="rId161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03955.jpg" TargetMode="External" Id="rId162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3850" TargetMode="External" Id="rId163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03850.jpg" TargetMode="External" Id="rId164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3193" TargetMode="External" Id="rId165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03193.jpg" TargetMode="External" Id="rId166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3868" TargetMode="External" Id="rId167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03868.jpg" TargetMode="External" Id="rId168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3553" TargetMode="External" Id="rId169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03553.jpg" TargetMode="External" Id="rId170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3766" TargetMode="External" Id="rId171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03766.jpg" TargetMode="External" Id="rId172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3529" TargetMode="External" Id="rId173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03529.jpg" TargetMode="External" Id="rId174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3535" TargetMode="External" Id="rId175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03535.jpg" TargetMode="External" Id="rId176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=1513" TargetMode="External" Id="rId177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/01513.jpg" TargetMode="External" Id="rId178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19078" TargetMode="External" Id="rId179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19078.jpg" TargetMode="External" Id="rId180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4009" TargetMode="External" Id="rId181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04009.jpg" TargetMode="External" Id="rId182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=115" TargetMode="External" Id="rId183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/00115.jpg" TargetMode="External" Id="rId184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4093" TargetMode="External" Id="rId185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04093.jpg" TargetMode="External" Id="rId186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3262" TargetMode="External" Id="rId187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03262.jpg" TargetMode="External" Id="rId188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14689" TargetMode="External" Id="rId189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14689.jpg" TargetMode="External" Id="rId190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3733" TargetMode="External" Id="rId191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03733.jpg" TargetMode="External" Id="rId192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=17043" TargetMode="External" Id="rId193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/17043.jpg" TargetMode="External" Id="rId194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4000" TargetMode="External" Id="rId195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04000.jpg" TargetMode="External" Id="rId196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3913" TargetMode="External" Id="rId197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03913.jpg" TargetMode="External" Id="rId198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3160" TargetMode="External" Id="rId199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03160.jpg" TargetMode="External" Id="rId200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=13720" TargetMode="External" Id="rId201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/13720.jpg" TargetMode="External" Id="rId202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4105" TargetMode="External" Id="rId203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04105.jpg" TargetMode="External" Id="rId204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4138" TargetMode="External" Id="rId205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04138.jpg" TargetMode="External" Id="rId206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3892" TargetMode="External" Id="rId207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03892.jpg" TargetMode="External" Id="rId208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3898" TargetMode="External" Id="rId209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03898.jpg" TargetMode="External" Id="rId210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14690" TargetMode="External" Id="rId211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14690.jpg" TargetMode="External" Id="rId212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3031" TargetMode="External" Id="rId213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03031.jpg" TargetMode="External" Id="rId214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19006" TargetMode="External" Id="rId215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19006.jpg" TargetMode="External" Id="rId216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3856" TargetMode="External" Id="rId217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03856.jpg" TargetMode="External" Id="rId218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=2479" TargetMode="External" Id="rId219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/02479.jpg" TargetMode="External" Id="rId220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4042" TargetMode="External" Id="rId221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04042.jpg" TargetMode="External" Id="rId222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3826" TargetMode="External" Id="rId223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03826.jpg" TargetMode="External" Id="rId224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3979" TargetMode="External" Id="rId225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03979.jpg" TargetMode="External" Id="rId226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4051" TargetMode="External" Id="rId227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04051.jpg" TargetMode="External" Id="rId228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3952" TargetMode="External" Id="rId229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03952.jpg" TargetMode="External" Id="rId230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=2806" TargetMode="External" Id="rId231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/02806.jpg" TargetMode="External" Id="rId232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3706" TargetMode="External" Id="rId233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03706.jpg" TargetMode="External" Id="rId234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14422" TargetMode="External" Id="rId235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14422.jpg" TargetMode="External" Id="rId236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14708" TargetMode="External" Id="rId237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14708.jpg" TargetMode="External" Id="rId238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4114" TargetMode="External" Id="rId239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04114.jpg" TargetMode="External" Id="rId240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=6347" TargetMode="External" Id="rId241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/06347.jpg" TargetMode="External" Id="rId242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4039" TargetMode="External" Id="rId243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04039.jpg" TargetMode="External" Id="rId244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3874" TargetMode="External" Id="rId245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03874.jpg" TargetMode="External" Id="rId246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3937" TargetMode="External" Id="rId247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03937.jpg" TargetMode="External" Id="rId248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=299" TargetMode="External" Id="rId249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/00299.jpg" TargetMode="External" Id="rId250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4132" TargetMode="External" Id="rId251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04132.jpg" TargetMode="External" Id="rId252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4075" TargetMode="External" Id="rId253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04075.jpg" TargetMode="External" Id="rId254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15944" TargetMode="External" Id="rId255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15944.jpg" TargetMode="External" Id="rId256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12" TargetMode="External" Id="rId257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/00012.jpg" TargetMode="External" Id="rId258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3772" TargetMode="External" Id="rId259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03772.jpg" TargetMode="External" Id="rId260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12429" TargetMode="External" Id="rId261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/12429.jpg" TargetMode="External" Id="rId262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3754" TargetMode="External" Id="rId263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03754.jpg" TargetMode="External" Id="rId264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4078" TargetMode="External" Id="rId265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04078.jpg" TargetMode="External" Id="rId266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=16373" TargetMode="External" Id="rId267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/16373.jpg" TargetMode="External" Id="rId268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3958" TargetMode="External" Id="rId269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03958.jpg" TargetMode="External" Id="rId270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4108" TargetMode="External" Id="rId271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04108.jpg" TargetMode="External" Id="rId272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4012" TargetMode="External" Id="rId273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04012.jpg" TargetMode="External" Id="rId274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4090" TargetMode="External" Id="rId275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04090.jpg" TargetMode="External" Id="rId276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4054" TargetMode="External" Id="rId277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04054.jpg" TargetMode="External" Id="rId278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4036" TargetMode="External" Id="rId279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04036.jpg" TargetMode="External" Id="rId280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4057" TargetMode="External" Id="rId281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04057.jpg" TargetMode="External" Id="rId282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3646" TargetMode="External" Id="rId283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03646.jpg" TargetMode="External" Id="rId284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3988" TargetMode="External" Id="rId285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03988.jpg" TargetMode="External" Id="rId286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3916" TargetMode="External" Id="rId287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03916.jpg" TargetMode="External" Id="rId288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4003" TargetMode="External" Id="rId289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04003.jpg" TargetMode="External" Id="rId290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=6311" TargetMode="External" Id="rId291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/06311.jpg" TargetMode="External" Id="rId292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=6309" TargetMode="External" Id="rId293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/06309.jpg" TargetMode="External" Id="rId294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15641" TargetMode="External" Id="rId295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15641.jpg" TargetMode="External" Id="rId296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3484" TargetMode="External" Id="rId297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03484.jpg" TargetMode="External" Id="rId298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3934" TargetMode="External" Id="rId299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03934.jpg" TargetMode="External" Id="rId300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4096" TargetMode="External" Id="rId301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04096.jpg" TargetMode="External" Id="rId302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3370" TargetMode="External" Id="rId303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03370.jpg" TargetMode="External" Id="rId304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4069" TargetMode="External" Id="rId305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04069.jpg" TargetMode="External" Id="rId306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15833" TargetMode="External" Id="rId307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15833.jpg" TargetMode="External" Id="rId308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3577" TargetMode="External" Id="rId309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03577.jpg" TargetMode="External" Id="rId310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=16113" TargetMode="External" Id="rId311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/16113.jpg" TargetMode="External" Id="rId312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3967" TargetMode="External" Id="rId313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03967.jpg" TargetMode="External" Id="rId314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12297" TargetMode="External" Id="rId315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/12297.jpg" TargetMode="External" Id="rId316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15578" TargetMode="External" Id="rId317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15578.jpg" TargetMode="External" Id="rId318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3643" TargetMode="External" Id="rId319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03643.jpg" TargetMode="External" Id="rId320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12355" TargetMode="External" Id="rId321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/12355.jpg" TargetMode="External" Id="rId322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4066" TargetMode="External" Id="rId323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04066.jpg" TargetMode="External" Id="rId324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3982" TargetMode="External" Id="rId325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03982.jpg" TargetMode="External" Id="rId326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3940" TargetMode="External" Id="rId327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03940.jpg" TargetMode="External" Id="rId328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15962" TargetMode="External" Id="rId329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15962.jpg" TargetMode="External" Id="rId330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3109" TargetMode="External" Id="rId331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03109.jpg" TargetMode="External" Id="rId332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3814" TargetMode="External" Id="rId333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03814.jpg" TargetMode="External" Id="rId334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3865" TargetMode="External" Id="rId335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03865.jpg" TargetMode="External" Id="rId336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=18836" TargetMode="External" Id="rId337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/18836.jpg" TargetMode="External" Id="rId338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4045" TargetMode="External" Id="rId339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04045.jpg" TargetMode="External" Id="rId340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3847" TargetMode="External" Id="rId341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03847.jpg" TargetMode="External" Id="rId342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3730" TargetMode="External" Id="rId343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03730.jpg" TargetMode="External" Id="rId344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3994" TargetMode="External" Id="rId345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03994.jpg" TargetMode="External" Id="rId346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=17214" TargetMode="External" Id="rId347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/17214.jpg" TargetMode="External" Id="rId348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3928" TargetMode="External" Id="rId349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03928.jpg" TargetMode="External" Id="rId350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3196" TargetMode="External" Id="rId351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03196.jpg" TargetMode="External" Id="rId352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3328" TargetMode="External" Id="rId353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03328.jpg" TargetMode="External" Id="rId354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4018" TargetMode="External" Id="rId355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04018.jpg" TargetMode="External" Id="rId356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4015" TargetMode="External" Id="rId357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04015.jpg" TargetMode="External" Id="rId358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15661" TargetMode="External" Id="rId359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15661.jpg" TargetMode="External" Id="rId360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15666" TargetMode="External" Id="rId361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15666.jpg" TargetMode="External" Id="rId362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15600" TargetMode="External" Id="rId363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15600.jpg" TargetMode="External" Id="rId364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=2878" TargetMode="External" Id="rId365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/02878.jpg" TargetMode="External" Id="rId366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=18148" TargetMode="External" Id="rId367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/18148.jpg" TargetMode="External" Id="rId368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4084" TargetMode="External" Id="rId369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04084.jpg" TargetMode="External" Id="rId370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3922" TargetMode="External" Id="rId371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03922.jpg" TargetMode="External" Id="rId372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15665" TargetMode="External" Id="rId373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15665.jpg" TargetMode="External" Id="rId374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3595" TargetMode="External" Id="rId375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03595.jpg" TargetMode="External" Id="rId376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3586" TargetMode="External" Id="rId377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03586.jpg" TargetMode="External" Id="rId378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3661" TargetMode="External" Id="rId379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03661.jpg" TargetMode="External" Id="rId380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3970" TargetMode="External" Id="rId381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03970.jpg" TargetMode="External" Id="rId382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3685" TargetMode="External" Id="rId383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03685.jpg" TargetMode="External" Id="rId384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3697" TargetMode="External" Id="rId385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03697.jpg" TargetMode="External" Id="rId386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=6607" TargetMode="External" Id="rId387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/06607.jpg" TargetMode="External" Id="rId388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4099" TargetMode="External" Id="rId389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04099.jpg" TargetMode="External" Id="rId390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=205" TargetMode="External" Id="rId391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/00205.jpg" TargetMode="External" Id="rId392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12262" TargetMode="External" Id="rId393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/12262.jpg" TargetMode="External" Id="rId394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19919" TargetMode="External" Id="rId395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19919.jpg" TargetMode="External" Id="rId396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3652" TargetMode="External" Id="rId397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03652.jpg" TargetMode="External" Id="rId398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=17041" TargetMode="External" Id="rId399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/17041.jpg" TargetMode="External" Id="rId400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4063" TargetMode="External" Id="rId401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04063.jpg" TargetMode="External" Id="rId402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15622" TargetMode="External" Id="rId403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15622.jpg" TargetMode="External" Id="rId404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12466" TargetMode="External" Id="rId405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/12466.jpg" TargetMode="External" Id="rId406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4033" TargetMode="External" Id="rId407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04033.jpg" TargetMode="External" Id="rId408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3997" TargetMode="External" Id="rId409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03997.jpg" TargetMode="External" Id="rId410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3919" TargetMode="External" Id="rId411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03919.jpg" TargetMode="External" Id="rId412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3943" TargetMode="External" Id="rId413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03943.jpg" TargetMode="External" Id="rId414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14392" TargetMode="External" Id="rId415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14392.jpg" TargetMode="External" Id="rId416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15623" TargetMode="External" Id="rId417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15623.jpg" TargetMode="External" Id="rId418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3244" TargetMode="External" Id="rId419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03244.jpg" TargetMode="External" Id="rId420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19266" TargetMode="External" Id="rId421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19266.jpg" TargetMode="External" Id="rId422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12269" TargetMode="External" Id="rId423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/12269.jpg" TargetMode="External" Id="rId424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12273" TargetMode="External" Id="rId425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/12273.jpg" TargetMode="External" Id="rId426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15625" TargetMode="External" Id="rId427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15625.jpg" TargetMode="External" Id="rId428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15675" TargetMode="External" Id="rId429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15675.jpg" TargetMode="External" Id="rId430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=16370" TargetMode="External" Id="rId431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/16370.jpg" TargetMode="External" Id="rId432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15674" TargetMode="External" Id="rId433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15674.jpg" TargetMode="External" Id="rId434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15557" TargetMode="External" Id="rId435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15557.jpg" TargetMode="External" Id="rId436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=16228" TargetMode="External" Id="rId437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/16228.jpg" TargetMode="External" Id="rId438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=16229" TargetMode="External" Id="rId439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/16229.jpg" TargetMode="External" Id="rId440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15626" TargetMode="External" Id="rId441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15626.jpg" TargetMode="External" Id="rId442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12274" TargetMode="External" Id="rId443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/12274.jpg" TargetMode="External" Id="rId444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15556" TargetMode="External" Id="rId445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15556.jpg" TargetMode="External" Id="rId446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=17199" TargetMode="External" Id="rId447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/17199.jpg" TargetMode="External" Id="rId448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15327" TargetMode="External" Id="rId449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15327.jpg" TargetMode="External" Id="rId450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14964" TargetMode="External" Id="rId451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14964.jpg" TargetMode="External" Id="rId452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12270" TargetMode="External" Id="rId453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/12270.jpg" TargetMode="External" Id="rId454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14603" TargetMode="External" Id="rId455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14603.jpg" TargetMode="External" Id="rId456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=6489" TargetMode="External" Id="rId457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/06489.jpg" TargetMode="External" Id="rId458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19265" TargetMode="External" Id="rId459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19265.jpg" TargetMode="External" Id="rId460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=16001" TargetMode="External" Id="rId461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/16001.jpg" TargetMode="External" Id="rId462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=6483" TargetMode="External" Id="rId463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/06483.jpg" TargetMode="External" Id="rId464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3112" TargetMode="External" Id="rId465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03112.jpg" TargetMode="External" Id="rId466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=670" TargetMode="External" Id="rId467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/00670.jpg" TargetMode="External" Id="rId468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3406" TargetMode="External" Id="rId469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03406.jpg" TargetMode="External" Id="rId470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4117" TargetMode="External" Id="rId471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04117.jpg" TargetMode="External" Id="rId472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3739" TargetMode="External" Id="rId473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03739.jpg" TargetMode="External" Id="rId474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=1078" TargetMode="External" Id="rId475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/01078.jpg" TargetMode="External" Id="rId476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4120" TargetMode="External" Id="rId477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04120.jpg" TargetMode="External" Id="rId478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=17397" TargetMode="External" Id="rId479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/17397.jpg" TargetMode="External" Id="rId480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=13257" TargetMode="External" Id="rId481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/13257.jpg" TargetMode="External" Id="rId482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3745" TargetMode="External" Id="rId483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03745.jpg" TargetMode="External" Id="rId484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3562" TargetMode="External" Id="rId485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03562.jpg" TargetMode="External" Id="rId486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=220" TargetMode="External" Id="rId487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/00220.jpg" TargetMode="External" Id="rId488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=2845" TargetMode="External" Id="rId489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/02845.jpg" TargetMode="External" Id="rId490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14604" TargetMode="External" Id="rId491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14604.jpg" TargetMode="External" Id="rId492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3619" TargetMode="External" Id="rId493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03619.jpg" TargetMode="External" Id="rId494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14413" TargetMode="External" Id="rId495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14413.jpg" TargetMode="External" Id="rId496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=6491" TargetMode="External" Id="rId497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/06491.jpg" TargetMode="External" Id="rId498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=16243" TargetMode="External" Id="rId499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/16243.jpg" TargetMode="External" Id="rId500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12905" TargetMode="External" Id="rId501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/12905.jpg" TargetMode="External" Id="rId502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=18603" TargetMode="External" Id="rId503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/18603.jpg" TargetMode="External" Id="rId504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3388" TargetMode="External" Id="rId505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03388.jpg" TargetMode="External" Id="rId506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3430" TargetMode="External" Id="rId507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03430.jpg" TargetMode="External" Id="rId508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3058" TargetMode="External" Id="rId509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03058.jpg" TargetMode="External" Id="rId510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3631" TargetMode="External" Id="rId511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03631.jpg" TargetMode="External" Id="rId512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14558" TargetMode="External" Id="rId513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14558.jpg" TargetMode="External" Id="rId514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=18177" TargetMode="External" Id="rId515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/18177.jpg" TargetMode="External" Id="rId516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=18101" TargetMode="External" Id="rId517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/18101.jpg" TargetMode="External" Id="rId518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15659" TargetMode="External" Id="rId519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15659.jpg" TargetMode="External" Id="rId520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3361" TargetMode="External" Id="rId521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03361.jpg" TargetMode="External" Id="rId522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3694" TargetMode="External" Id="rId523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3409" TargetMode="External" Id="rId524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3658" TargetMode="External" Id="rId525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03658.jpg" TargetMode="External" Id="rId526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3283" TargetMode="External" Id="rId527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03283.jpg" TargetMode="External" Id="rId528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3607" TargetMode="External" Id="rId529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03607.jpg" TargetMode="External" Id="rId530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4060" TargetMode="External" Id="rId531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04060.jpg" TargetMode="External" Id="rId532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4072" TargetMode="External" Id="rId533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04072.jpg" TargetMode="External" Id="rId534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3649" TargetMode="External" Id="rId535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03649.jpg" TargetMode="External" Id="rId536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3232" TargetMode="External" Id="rId537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=18837" TargetMode="External" Id="rId538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/18837.jpg" TargetMode="External" Id="rId539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3394" TargetMode="External" Id="rId540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03394.jpg" TargetMode="External" Id="rId541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15609" TargetMode="External" Id="rId542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15609.jpg" TargetMode="External" Id="rId543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3691" TargetMode="External" Id="rId544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03691.jpg" TargetMode="External" Id="rId545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3505" TargetMode="External" Id="rId546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03505.jpg" TargetMode="External" Id="rId547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3373" TargetMode="External" Id="rId548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19081" TargetMode="External" Id="rId549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19081.jpg" TargetMode="External" Id="rId550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3538" TargetMode="External" Id="rId551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3415" TargetMode="External" Id="rId552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03415.jpg" TargetMode="External" Id="rId553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19820" TargetMode="External" Id="rId554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19820.jpg" TargetMode="External" Id="rId555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19267" TargetMode="External" Id="rId556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19267.jpg" TargetMode="External" Id="rId557" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3556" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03556.jpg" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3274" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03274.jpg" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3844" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03844.jpg" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=13554" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/13554.jpg" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3604" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03604.jpg" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=2557" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/02557.jpg" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3151" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03151.jpg" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3616" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03616.jpg" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3250" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03250.jpg" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3964" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03964.jpg" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=9435" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/09435.jpg" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3571" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03571.jpg" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3259" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03259.jpg" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3883" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03883.jpg" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3214" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03214.jpg" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=11977" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/11977.jpg" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=5229" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/05229.jpg" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3838" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03838.jpg" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=991" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/00991.jpg" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3184" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03184.jpg" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=18814" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/18814.jpg" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15576" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15576.jpg" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3682" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03682.jpg" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19059" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19059.jpg" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19057" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19057.jpg" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19066" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19066.jpg" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=17045" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/17045.jpg" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3286" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03286.jpg" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4030" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04030.jpg" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15252" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15252.jpg" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=13623" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/13623.jpg" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3805" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03805.jpg" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3517" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03517.jpg" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=2392" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/02392.jpg" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=5811" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/05811.jpg" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3277" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03277.jpg" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3781" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03781.jpg" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15624" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15624.jpg" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14405" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14405.jpg" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3385" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03385.jpg" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=1471" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/01471.jpg" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3070" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03070.jpg" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3835" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03835.jpg" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=18816" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/18816.jpg" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3757" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03757.jpg" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3724" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03724.jpg" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=13564" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/13564.jpg" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=2929" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/02929.jpg" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3139" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03139.jpg" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3859" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03859.jpg" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3961" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03961.jpg" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=208" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/00208.jpg" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3166" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03166.jpg" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=13561" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/13561.jpg" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3010" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03010.jpg" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3853" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03853.jpg" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3403" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03403.jpg" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=2416" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/02416.jpg" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3610" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03610.jpg" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14619" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14619.jpg" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=2647" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/02647.jpg" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3811" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03811.jpg" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14691" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14691.jpg" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3742" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03742.jpg" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3202" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03202.jpg" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3907" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03907.jpg" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4129" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04129.jpg" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19918" TargetMode="External" Id="rId143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19918.jpg" TargetMode="External" Id="rId144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12491" TargetMode="External" Id="rId145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/12491.jpg" TargetMode="External" Id="rId146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=2797" TargetMode="External" Id="rId147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/02797.jpg" TargetMode="External" Id="rId148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15662" TargetMode="External" Id="rId149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15662.jpg" TargetMode="External" Id="rId150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=16239" TargetMode="External" Id="rId151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/16239.jpg" TargetMode="External" Id="rId152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=6525" TargetMode="External" Id="rId153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/06525.jpg" TargetMode="External" Id="rId154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3820" TargetMode="External" Id="rId155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03820.jpg" TargetMode="External" Id="rId156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=2671" TargetMode="External" Id="rId157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/02671.jpg" TargetMode="External" Id="rId158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=16322" TargetMode="External" Id="rId159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/16322.jpg" TargetMode="External" Id="rId160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3955" TargetMode="External" Id="rId161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03955.jpg" TargetMode="External" Id="rId162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3850" TargetMode="External" Id="rId163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03850.jpg" TargetMode="External" Id="rId164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3193" TargetMode="External" Id="rId165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03193.jpg" TargetMode="External" Id="rId166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3868" TargetMode="External" Id="rId167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03868.jpg" TargetMode="External" Id="rId168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3553" TargetMode="External" Id="rId169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03553.jpg" TargetMode="External" Id="rId170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3766" TargetMode="External" Id="rId171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03766.jpg" TargetMode="External" Id="rId172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3529" TargetMode="External" Id="rId173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03529.jpg" TargetMode="External" Id="rId174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3535" TargetMode="External" Id="rId175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03535.jpg" TargetMode="External" Id="rId176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=1513" TargetMode="External" Id="rId177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/01513.jpg" TargetMode="External" Id="rId178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19078" TargetMode="External" Id="rId179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19078.jpg" TargetMode="External" Id="rId180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4009" TargetMode="External" Id="rId181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04009.jpg" TargetMode="External" Id="rId182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=115" TargetMode="External" Id="rId183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/00115.jpg" TargetMode="External" Id="rId184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4093" TargetMode="External" Id="rId185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04093.jpg" TargetMode="External" Id="rId186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3262" TargetMode="External" Id="rId187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03262.jpg" TargetMode="External" Id="rId188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14689" TargetMode="External" Id="rId189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14689.jpg" TargetMode="External" Id="rId190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3733" TargetMode="External" Id="rId191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03733.jpg" TargetMode="External" Id="rId192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=17043" TargetMode="External" Id="rId193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/17043.jpg" TargetMode="External" Id="rId194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4000" TargetMode="External" Id="rId195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04000.jpg" TargetMode="External" Id="rId196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3913" TargetMode="External" Id="rId197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03913.jpg" TargetMode="External" Id="rId198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3160" TargetMode="External" Id="rId199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03160.jpg" TargetMode="External" Id="rId200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=13720" TargetMode="External" Id="rId201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/13720.jpg" TargetMode="External" Id="rId202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4105" TargetMode="External" Id="rId203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04105.jpg" TargetMode="External" Id="rId204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4138" TargetMode="External" Id="rId205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04138.jpg" TargetMode="External" Id="rId206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3892" TargetMode="External" Id="rId207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03892.jpg" TargetMode="External" Id="rId208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3898" TargetMode="External" Id="rId209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03898.jpg" TargetMode="External" Id="rId210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14690" TargetMode="External" Id="rId211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14690.jpg" TargetMode="External" Id="rId212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3031" TargetMode="External" Id="rId213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03031.jpg" TargetMode="External" Id="rId214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19006" TargetMode="External" Id="rId215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19006.jpg" TargetMode="External" Id="rId216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3856" TargetMode="External" Id="rId217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03856.jpg" TargetMode="External" Id="rId218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=2479" TargetMode="External" Id="rId219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/02479.jpg" TargetMode="External" Id="rId220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4042" TargetMode="External" Id="rId221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04042.jpg" TargetMode="External" Id="rId222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3826" TargetMode="External" Id="rId223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03826.jpg" TargetMode="External" Id="rId224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3979" TargetMode="External" Id="rId225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03979.jpg" TargetMode="External" Id="rId226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4051" TargetMode="External" Id="rId227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04051.jpg" TargetMode="External" Id="rId228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3952" TargetMode="External" Id="rId229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03952.jpg" TargetMode="External" Id="rId230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=2806" TargetMode="External" Id="rId231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/02806.jpg" TargetMode="External" Id="rId232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3706" TargetMode="External" Id="rId233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03706.jpg" TargetMode="External" Id="rId234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14422" TargetMode="External" Id="rId235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14422.jpg" TargetMode="External" Id="rId236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14708" TargetMode="External" Id="rId237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14708.jpg" TargetMode="External" Id="rId238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4114" TargetMode="External" Id="rId239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04114.jpg" TargetMode="External" Id="rId240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=6347" TargetMode="External" Id="rId241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/06347.jpg" TargetMode="External" Id="rId242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4039" TargetMode="External" Id="rId243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04039.jpg" TargetMode="External" Id="rId244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3874" TargetMode="External" Id="rId245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03874.jpg" TargetMode="External" Id="rId246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3937" TargetMode="External" Id="rId247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03937.jpg" TargetMode="External" Id="rId248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=299" TargetMode="External" Id="rId249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/00299.jpg" TargetMode="External" Id="rId250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4132" TargetMode="External" Id="rId251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04132.jpg" TargetMode="External" Id="rId252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4075" TargetMode="External" Id="rId253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04075.jpg" TargetMode="External" Id="rId254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15944" TargetMode="External" Id="rId255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15944.jpg" TargetMode="External" Id="rId256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12" TargetMode="External" Id="rId257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/00012.jpg" TargetMode="External" Id="rId258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3772" TargetMode="External" Id="rId259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03772.jpg" TargetMode="External" Id="rId260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12429" TargetMode="External" Id="rId261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/12429.jpg" TargetMode="External" Id="rId262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3754" TargetMode="External" Id="rId263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03754.jpg" TargetMode="External" Id="rId264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4078" TargetMode="External" Id="rId265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04078.jpg" TargetMode="External" Id="rId266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=16373" TargetMode="External" Id="rId267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/16373.jpg" TargetMode="External" Id="rId268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3958" TargetMode="External" Id="rId269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03958.jpg" TargetMode="External" Id="rId270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4108" TargetMode="External" Id="rId271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04108.jpg" TargetMode="External" Id="rId272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4012" TargetMode="External" Id="rId273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04012.jpg" TargetMode="External" Id="rId274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4090" TargetMode="External" Id="rId275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04090.jpg" TargetMode="External" Id="rId276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4054" TargetMode="External" Id="rId277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04054.jpg" TargetMode="External" Id="rId278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4036" TargetMode="External" Id="rId279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04036.jpg" TargetMode="External" Id="rId280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4057" TargetMode="External" Id="rId281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04057.jpg" TargetMode="External" Id="rId282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3646" TargetMode="External" Id="rId283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03646.jpg" TargetMode="External" Id="rId284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3988" TargetMode="External" Id="rId285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03988.jpg" TargetMode="External" Id="rId286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3916" TargetMode="External" Id="rId287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03916.jpg" TargetMode="External" Id="rId288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4003" TargetMode="External" Id="rId289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04003.jpg" TargetMode="External" Id="rId290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=6311" TargetMode="External" Id="rId291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/06311.jpg" TargetMode="External" Id="rId292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=6309" TargetMode="External" Id="rId293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/06309.jpg" TargetMode="External" Id="rId294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15641" TargetMode="External" Id="rId295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15641.jpg" TargetMode="External" Id="rId296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3484" TargetMode="External" Id="rId297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03484.jpg" TargetMode="External" Id="rId298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3934" TargetMode="External" Id="rId299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03934.jpg" TargetMode="External" Id="rId300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4096" TargetMode="External" Id="rId301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04096.jpg" TargetMode="External" Id="rId302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3370" TargetMode="External" Id="rId303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03370.jpg" TargetMode="External" Id="rId304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4069" TargetMode="External" Id="rId305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04069.jpg" TargetMode="External" Id="rId306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15833" TargetMode="External" Id="rId307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15833.jpg" TargetMode="External" Id="rId308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3577" TargetMode="External" Id="rId309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03577.jpg" TargetMode="External" Id="rId310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=16113" TargetMode="External" Id="rId311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/16113.jpg" TargetMode="External" Id="rId312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3967" TargetMode="External" Id="rId313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03967.jpg" TargetMode="External" Id="rId314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12297" TargetMode="External" Id="rId315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/12297.jpg" TargetMode="External" Id="rId316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15578" TargetMode="External" Id="rId317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15578.jpg" TargetMode="External" Id="rId318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3643" TargetMode="External" Id="rId319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03643.jpg" TargetMode="External" Id="rId320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12355" TargetMode="External" Id="rId321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/12355.jpg" TargetMode="External" Id="rId322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4066" TargetMode="External" Id="rId323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04066.jpg" TargetMode="External" Id="rId324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3982" TargetMode="External" Id="rId325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03982.jpg" TargetMode="External" Id="rId326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3940" TargetMode="External" Id="rId327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03940.jpg" TargetMode="External" Id="rId328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15962" TargetMode="External" Id="rId329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15962.jpg" TargetMode="External" Id="rId330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3109" TargetMode="External" Id="rId331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03109.jpg" TargetMode="External" Id="rId332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3814" TargetMode="External" Id="rId333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03814.jpg" TargetMode="External" Id="rId334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3865" TargetMode="External" Id="rId335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03865.jpg" TargetMode="External" Id="rId336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=18836" TargetMode="External" Id="rId337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/18836.jpg" TargetMode="External" Id="rId338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4045" TargetMode="External" Id="rId339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04045.jpg" TargetMode="External" Id="rId340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3847" TargetMode="External" Id="rId341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03847.jpg" TargetMode="External" Id="rId342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3730" TargetMode="External" Id="rId343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03730.jpg" TargetMode="External" Id="rId344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3994" TargetMode="External" Id="rId345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03994.jpg" TargetMode="External" Id="rId346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=17214" TargetMode="External" Id="rId347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/17214.jpg" TargetMode="External" Id="rId348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3928" TargetMode="External" Id="rId349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03928.jpg" TargetMode="External" Id="rId350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3196" TargetMode="External" Id="rId351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03196.jpg" TargetMode="External" Id="rId352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3328" TargetMode="External" Id="rId353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03328.jpg" TargetMode="External" Id="rId354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4018" TargetMode="External" Id="rId355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04018.jpg" TargetMode="External" Id="rId356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4015" TargetMode="External" Id="rId357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04015.jpg" TargetMode="External" Id="rId358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15661" TargetMode="External" Id="rId359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15661.jpg" TargetMode="External" Id="rId360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15666" TargetMode="External" Id="rId361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15666.jpg" TargetMode="External" Id="rId362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15600" TargetMode="External" Id="rId363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15600.jpg" TargetMode="External" Id="rId364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=2878" TargetMode="External" Id="rId365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/02878.jpg" TargetMode="External" Id="rId366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=18148" TargetMode="External" Id="rId367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/18148.jpg" TargetMode="External" Id="rId368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4084" TargetMode="External" Id="rId369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04084.jpg" TargetMode="External" Id="rId370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3922" TargetMode="External" Id="rId371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03922.jpg" TargetMode="External" Id="rId372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15665" TargetMode="External" Id="rId373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15665.jpg" TargetMode="External" Id="rId374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3595" TargetMode="External" Id="rId375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03595.jpg" TargetMode="External" Id="rId376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3586" TargetMode="External" Id="rId377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03586.jpg" TargetMode="External" Id="rId378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3661" TargetMode="External" Id="rId379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03661.jpg" TargetMode="External" Id="rId380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3970" TargetMode="External" Id="rId381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03970.jpg" TargetMode="External" Id="rId382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3685" TargetMode="External" Id="rId383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03685.jpg" TargetMode="External" Id="rId384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3697" TargetMode="External" Id="rId385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03697.jpg" TargetMode="External" Id="rId386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=6607" TargetMode="External" Id="rId387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/06607.jpg" TargetMode="External" Id="rId388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4099" TargetMode="External" Id="rId389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04099.jpg" TargetMode="External" Id="rId390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=205" TargetMode="External" Id="rId391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/00205.jpg" TargetMode="External" Id="rId392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12262" TargetMode="External" Id="rId393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/12262.jpg" TargetMode="External" Id="rId394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19919" TargetMode="External" Id="rId395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19919.jpg" TargetMode="External" Id="rId396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3652" TargetMode="External" Id="rId397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03652.jpg" TargetMode="External" Id="rId398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=17041" TargetMode="External" Id="rId399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/17041.jpg" TargetMode="External" Id="rId400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4063" TargetMode="External" Id="rId401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04063.jpg" TargetMode="External" Id="rId402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15622" TargetMode="External" Id="rId403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15622.jpg" TargetMode="External" Id="rId404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12466" TargetMode="External" Id="rId405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/12466.jpg" TargetMode="External" Id="rId406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4033" TargetMode="External" Id="rId407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04033.jpg" TargetMode="External" Id="rId408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3997" TargetMode="External" Id="rId409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03997.jpg" TargetMode="External" Id="rId410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3919" TargetMode="External" Id="rId411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03919.jpg" TargetMode="External" Id="rId412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3943" TargetMode="External" Id="rId413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03943.jpg" TargetMode="External" Id="rId414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14392" TargetMode="External" Id="rId415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14392.jpg" TargetMode="External" Id="rId416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15623" TargetMode="External" Id="rId417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15623.jpg" TargetMode="External" Id="rId418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3244" TargetMode="External" Id="rId419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03244.jpg" TargetMode="External" Id="rId420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19266" TargetMode="External" Id="rId421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19266.jpg" TargetMode="External" Id="rId422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12269" TargetMode="External" Id="rId423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/12269.jpg" TargetMode="External" Id="rId424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12273" TargetMode="External" Id="rId425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/12273.jpg" TargetMode="External" Id="rId426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15625" TargetMode="External" Id="rId427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15625.jpg" TargetMode="External" Id="rId428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15675" TargetMode="External" Id="rId429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15675.jpg" TargetMode="External" Id="rId430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=16370" TargetMode="External" Id="rId431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/16370.jpg" TargetMode="External" Id="rId432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15674" TargetMode="External" Id="rId433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15674.jpg" TargetMode="External" Id="rId434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15557" TargetMode="External" Id="rId435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15557.jpg" TargetMode="External" Id="rId436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=16228" TargetMode="External" Id="rId437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/16228.jpg" TargetMode="External" Id="rId438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=16229" TargetMode="External" Id="rId439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/16229.jpg" TargetMode="External" Id="rId440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15626" TargetMode="External" Id="rId441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15626.jpg" TargetMode="External" Id="rId442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12274" TargetMode="External" Id="rId443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/12274.jpg" TargetMode="External" Id="rId444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15556" TargetMode="External" Id="rId445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15556.jpg" TargetMode="External" Id="rId446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=17199" TargetMode="External" Id="rId447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/17199.jpg" TargetMode="External" Id="rId448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15327" TargetMode="External" Id="rId449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15327.jpg" TargetMode="External" Id="rId450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14964" TargetMode="External" Id="rId451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14964.jpg" TargetMode="External" Id="rId452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12270" TargetMode="External" Id="rId453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/12270.jpg" TargetMode="External" Id="rId454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14603" TargetMode="External" Id="rId455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14603.jpg" TargetMode="External" Id="rId456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=6489" TargetMode="External" Id="rId457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/06489.jpg" TargetMode="External" Id="rId458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19265" TargetMode="External" Id="rId459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19265.jpg" TargetMode="External" Id="rId460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=16001" TargetMode="External" Id="rId461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/16001.jpg" TargetMode="External" Id="rId462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=6483" TargetMode="External" Id="rId463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/06483.jpg" TargetMode="External" Id="rId464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3112" TargetMode="External" Id="rId465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03112.jpg" TargetMode="External" Id="rId466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=670" TargetMode="External" Id="rId467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/00670.jpg" TargetMode="External" Id="rId468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3406" TargetMode="External" Id="rId469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03406.jpg" TargetMode="External" Id="rId470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4117" TargetMode="External" Id="rId471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04117.jpg" TargetMode="External" Id="rId472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3739" TargetMode="External" Id="rId473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03739.jpg" TargetMode="External" Id="rId474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=1078" TargetMode="External" Id="rId475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/01078.jpg" TargetMode="External" Id="rId476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4120" TargetMode="External" Id="rId477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04120.jpg" TargetMode="External" Id="rId478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=17397" TargetMode="External" Id="rId479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/17397.jpg" TargetMode="External" Id="rId480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=13257" TargetMode="External" Id="rId481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/13257.jpg" TargetMode="External" Id="rId482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3745" TargetMode="External" Id="rId483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03745.jpg" TargetMode="External" Id="rId484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3562" TargetMode="External" Id="rId485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03562.jpg" TargetMode="External" Id="rId486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=220" TargetMode="External" Id="rId487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/00220.jpg" TargetMode="External" Id="rId488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=2845" TargetMode="External" Id="rId489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/02845.jpg" TargetMode="External" Id="rId490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14604" TargetMode="External" Id="rId491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14604.jpg" TargetMode="External" Id="rId492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3619" TargetMode="External" Id="rId493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03619.jpg" TargetMode="External" Id="rId494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14413" TargetMode="External" Id="rId495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14413.jpg" TargetMode="External" Id="rId496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=6491" TargetMode="External" Id="rId497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/06491.jpg" TargetMode="External" Id="rId498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=16243" TargetMode="External" Id="rId499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/16243.jpg" TargetMode="External" Id="rId500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=12905" TargetMode="External" Id="rId501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/12905.jpg" TargetMode="External" Id="rId502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=18603" TargetMode="External" Id="rId503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/18603.jpg" TargetMode="External" Id="rId504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3388" TargetMode="External" Id="rId505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03388.jpg" TargetMode="External" Id="rId506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3430" TargetMode="External" Id="rId507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03430.jpg" TargetMode="External" Id="rId508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3058" TargetMode="External" Id="rId509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03058.jpg" TargetMode="External" Id="rId510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3067" TargetMode="External" Id="rId511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03067.jpg" TargetMode="External" Id="rId512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3631" TargetMode="External" Id="rId513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03631.jpg" TargetMode="External" Id="rId514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=14558" TargetMode="External" Id="rId515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/14558.jpg" TargetMode="External" Id="rId516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=18101" TargetMode="External" Id="rId517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/18101.jpg" TargetMode="External" Id="rId518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15659" TargetMode="External" Id="rId519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15659.jpg" TargetMode="External" Id="rId520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3361" TargetMode="External" Id="rId521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03361.jpg" TargetMode="External" Id="rId522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3694" TargetMode="External" Id="rId523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3409" TargetMode="External" Id="rId524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3658" TargetMode="External" Id="rId525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03658.jpg" TargetMode="External" Id="rId526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3283" TargetMode="External" Id="rId527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03283.jpg" TargetMode="External" Id="rId528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3607" TargetMode="External" Id="rId529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03607.jpg" TargetMode="External" Id="rId530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4060" TargetMode="External" Id="rId531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04060.jpg" TargetMode="External" Id="rId532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=4072" TargetMode="External" Id="rId533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/04072.jpg" TargetMode="External" Id="rId534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3649" TargetMode="External" Id="rId535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03649.jpg" TargetMode="External" Id="rId536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3232" TargetMode="External" Id="rId537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=18837" TargetMode="External" Id="rId538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/18837.jpg" TargetMode="External" Id="rId539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3394" TargetMode="External" Id="rId540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03394.jpg" TargetMode="External" Id="rId541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=15609" TargetMode="External" Id="rId542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/15609.jpg" TargetMode="External" Id="rId543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3691" TargetMode="External" Id="rId544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03691.jpg" TargetMode="External" Id="rId545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3505" TargetMode="External" Id="rId546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03505.jpg" TargetMode="External" Id="rId547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3373" TargetMode="External" Id="rId548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19081" TargetMode="External" Id="rId549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19081.jpg" TargetMode="External" Id="rId550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3538" TargetMode="External" Id="rId551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=3415" TargetMode="External" Id="rId552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/03415.jpg" TargetMode="External" Id="rId553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19820" TargetMode="External" Id="rId554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19820.jpg" TargetMode="External" Id="rId555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/en-US/Management/Vessel-register?vesselno=19267" TargetMode="External" Id="rId556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iattc.org/IATTC/media/vessel_pictures/19267.jpg" TargetMode="External" Id="rId557" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
@@ -5597,22753 +5627,23590 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="X1" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Y1" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="Z1" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="AA1" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="AB1" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="AC1" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:29">
       <x:c r="A2" s="1" t="n">
         <x:v>3556</x:v>
       </x:c>
+      <x:c r="B2" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C2" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F2" s="0" t="n">
         <x:v>1480</x:v>
       </x:c>
       <x:c r="G2" s="3">
         <x:v>38520</x:v>
       </x:c>
       <x:c r="H2" s="0" t="n">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="I2" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J2" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K2" s="0" t="n">
         <x:v>8121587</x:v>
       </x:c>
       <x:c r="L2" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M2" s="0" t="n">
         <x:v>66.14</x:v>
       </x:c>
       <x:c r="N2" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O2" s="0" t="n">
         <x:v>13.11</x:v>
       </x:c>
       <x:c r="P2" s="0" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="Q2" s="0" t="n">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="R2" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S2" s="0" t="n">
         <x:v>1983</x:v>
       </x:c>
       <x:c r="T2" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U2" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="V2" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="W2" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="X2" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Y2" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z2" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA2" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="AB2" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC2" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:29">
       <x:c r="A3" s="1" t="n">
         <x:v>3274</x:v>
       </x:c>
+      <x:c r="B3" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F3" s="0" t="n">
         <x:v>1272</x:v>
       </x:c>
       <x:c r="G3" s="3">
         <x:v>38520</x:v>
       </x:c>
       <x:c r="H3" s="0" t="n">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K3" s="0" t="n">
         <x:v>7508910</x:v>
       </x:c>
       <x:c r="M3" s="0" t="n">
         <x:v>59.74</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O3" s="0" t="n">
         <x:v>12.19</x:v>
       </x:c>
       <x:c r="P3" s="0" t="n">
         <x:v>4.88</x:v>
       </x:c>
       <x:c r="Q3" s="0" t="n">
         <x:v>847</x:v>
       </x:c>
       <x:c r="R3" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
         <x:v>1975</x:v>
       </x:c>
       <x:c r="T3" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U3" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="V3" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="X3" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Y3" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z3" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA3" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="AB3" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC3" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:29">
       <x:c r="A4" s="1" t="n">
         <x:v>3844</x:v>
       </x:c>
+      <x:c r="B4" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F4" s="0" t="n">
         <x:v>729</x:v>
       </x:c>
       <x:c r="G4" s="3">
         <x:v>38520</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J4" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K4" s="0" t="n">
         <x:v>9050034</x:v>
       </x:c>
       <x:c r="L4" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M4" s="0" t="n">
         <x:v>51.26</x:v>
       </x:c>
       <x:c r="N4" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O4" s="0" t="n">
         <x:v>10.5</x:v>
       </x:c>
       <x:c r="P4" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="Q4" s="0" t="n">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="R4" s="0" t="n">
         <x:v>1810</x:v>
       </x:c>
       <x:c r="S4" s="0" t="n">
         <x:v>1992</x:v>
       </x:c>
       <x:c r="T4" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U4" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="V4" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="X4" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Y4" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z4" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA4" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="AB4" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC4" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:29">
       <x:c r="A5" s="1" t="n">
         <x:v>13554</x:v>
       </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F5" s="0" t="n">
         <x:v>421</x:v>
       </x:c>
       <x:c r="G5" s="3">
         <x:v>41446</x:v>
       </x:c>
       <x:c r="H5" s="0" t="n">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K5" s="0" t="n">
         <x:v>9505962</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M5" s="0" t="n">
         <x:v>36.88</x:v>
       </x:c>
       <x:c r="N5" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O5" s="0" t="n">
         <x:v>10.12</x:v>
       </x:c>
       <x:c r="P5" s="0" t="n">
         <x:v>4.86</x:v>
       </x:c>
       <x:c r="Q5" s="0" t="n">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="R5" s="0" t="n">
         <x:v>1400</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="T5" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U5" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="V5" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Y5" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z5" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA5" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="AB5" s="3">
         <x:v>41453</x:v>
       </x:c>
       <x:c r="AC5" s="3">
         <x:v>41453</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:29">
       <x:c r="A6" s="1" t="n">
         <x:v>3604</x:v>
       </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F6" s="0" t="n">
         <x:v>1274</x:v>
       </x:c>
       <x:c r="G6" s="3">
         <x:v>45658</x:v>
       </x:c>
       <x:c r="H6" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J6" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K6" s="0" t="n">
         <x:v>8103028</x:v>
       </x:c>
       <x:c r="L6" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="M6" s="0" t="n">
         <x:v>61.05</x:v>
       </x:c>
       <x:c r="N6" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O6" s="0" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="P6" s="0" t="n">
         <x:v>7.99</x:v>
       </x:c>
       <x:c r="Q6" s="0" t="n">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="R6" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S6" s="0" t="n">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="T6" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U6" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="V6" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="W6" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="X6" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Y6" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z6" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA6" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="AB6" s="3">
         <x:v>45658</x:v>
       </x:c>
       <x:c r="AC6" s="3">
         <x:v>42005</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:29">
       <x:c r="A7" s="1" t="n">
         <x:v>2557</x:v>
       </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="0" t="n">
         <x:v>390</x:v>
       </x:c>
       <x:c r="G7" s="3">
         <x:v>38520</x:v>
       </x:c>
       <x:c r="H7" s="0" t="n">
         <x:v>329</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K7" s="0" t="n">
         <x:v>8306242</x:v>
       </x:c>
       <x:c r="M7" s="0" t="n">
         <x:v>36.58</x:v>
       </x:c>
       <x:c r="N7" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O7" s="0" t="n">
         <x:v>9.98</x:v>
       </x:c>
       <x:c r="P7" s="0" t="n">
         <x:v>4.57</x:v>
       </x:c>
       <x:c r="Q7" s="0" t="n">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R7" s="0" t="n">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>1983</x:v>
       </x:c>
       <x:c r="T7" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U7" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="V7" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="X7" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Y7" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z7" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA7" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="AB7" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC7" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:29">
       <x:c r="A8" s="1" t="n">
         <x:v>3151</x:v>
       </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F8" s="0" t="n">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="G8" s="3">
         <x:v>38520</x:v>
       </x:c>
       <x:c r="H8" s="0" t="n">
         <x:v>998</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J8" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K8" s="0" t="n">
         <x:v>7313535</x:v>
       </x:c>
       <x:c r="L8" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="M8" s="0" t="n">
         <x:v>60.2</x:v>
       </x:c>
       <x:c r="N8" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O8" s="0" t="n">
         <x:v>12.19</x:v>
       </x:c>
       <x:c r="P8" s="0" t="n">
         <x:v>5.87</x:v>
       </x:c>
       <x:c r="Q8" s="0" t="n">
         <x:v>971</x:v>
       </x:c>
       <x:c r="R8" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S8" s="0" t="n">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="T8" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U8" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="V8" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="W8" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="X8" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Y8" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z8" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA8" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="AB8" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC8" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:29">
       <x:c r="A9" s="1" t="n">
         <x:v>3616</x:v>
       </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F9" s="0" t="n">
         <x:v>1274</x:v>
       </x:c>
       <x:c r="G9" s="3">
         <x:v>38520</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="K9" s="0" t="n">
         <x:v>7720219</x:v>
       </x:c>
       <x:c r="M9" s="0" t="n">
         <x:v>61.26</x:v>
       </x:c>
       <x:c r="N9" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O9" s="0" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="P9" s="0" t="n">
         <x:v>4.57</x:v>
       </x:c>
       <x:c r="Q9" s="0" t="n">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>1977</x:v>
       </x:c>
       <x:c r="T9" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U9" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="V9" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="W9" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="X9" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Y9" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA9" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="AB9" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC9" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:29">
       <x:c r="A10" s="1" t="n">
         <x:v>3250</x:v>
       </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F10" s="0" t="n">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="G10" s="3">
         <x:v>38520</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="J10" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K10" s="0" t="n">
         <x:v>7435278</x:v>
       </x:c>
       <x:c r="M10" s="0" t="n">
         <x:v>59.74</x:v>
       </x:c>
       <x:c r="N10" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O10" s="0" t="n">
         <x:v>12.19</x:v>
       </x:c>
       <x:c r="P10" s="0" t="n">
         <x:v>4.88</x:v>
       </x:c>
       <x:c r="Q10" s="0" t="n">
         <x:v>894</x:v>
       </x:c>
       <x:c r="R10" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S10" s="0" t="n">
         <x:v>1975</x:v>
       </x:c>
       <x:c r="T10" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U10" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="V10" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="X10" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Y10" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z10" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA10" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="AB10" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC10" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:29">
       <x:c r="A11" s="1" t="n">
         <x:v>3964</x:v>
       </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F11" s="0" t="n">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="G11" s="3">
         <x:v>38520</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K11" s="0" t="n">
         <x:v>7303982</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="M11" s="0" t="n">
         <x:v>59.86</x:v>
       </x:c>
       <x:c r="N11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O11" s="0" t="n">
         <x:v>12.19</x:v>
       </x:c>
       <x:c r="P11" s="0" t="n">
         <x:v>5.89</x:v>
       </x:c>
       <x:c r="Q11" s="0" t="n">
         <x:v>1428</x:v>
       </x:c>
       <x:c r="R11" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="T11" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U11" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="V11" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="W11" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="X11" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Y11" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA11" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="AB11" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC11" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:29">
       <x:c r="A12" s="1" t="n">
         <x:v>9435</x:v>
       </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F12" s="0" t="n">
         <x:v>1603</x:v>
       </x:c>
       <x:c r="G12" s="3">
         <x:v>38520</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
         <x:v>1367</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J12" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K12" s="0" t="n">
         <x:v>9330214</x:v>
       </x:c>
       <x:c r="L12" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M12" s="0" t="n">
         <x:v>78.33</x:v>
       </x:c>
       <x:c r="N12" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O12" s="0" t="n">
         <x:v>13.65</x:v>
       </x:c>
       <x:c r="P12" s="0" t="n">
         <x:v>8.06</x:v>
       </x:c>
       <x:c r="Q12" s="0" t="n">
         <x:v>1771</x:v>
       </x:c>
       <x:c r="R12" s="0" t="n">
         <x:v>4280</x:v>
       </x:c>
       <x:c r="S12" s="0" t="n">
         <x:v>2003</x:v>
       </x:c>
       <x:c r="T12" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U12" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="V12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Y12" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z12" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA12" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="AB12" s="3">
         <x:v>41453</x:v>
       </x:c>
       <x:c r="AC12" s="3">
         <x:v>41453</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:29">
       <x:c r="A13" s="1" t="n">
         <x:v>3571</x:v>
       </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F13" s="0" t="n">
         <x:v>1451</x:v>
       </x:c>
       <x:c r="G13" s="3">
         <x:v>38520</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">
         <x:v>1196</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K13" s="0" t="n">
         <x:v>9183738</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="M13" s="0" t="n">
         <x:v>67.97</x:v>
       </x:c>
       <x:c r="N13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O13" s="0" t="n">
         <x:v>13.23</x:v>
       </x:c>
       <x:c r="P13" s="0" t="n">
         <x:v>8.06</x:v>
       </x:c>
       <x:c r="Q13" s="0" t="n">
         <x:v>1619</x:v>
       </x:c>
       <x:c r="R13" s="0" t="n">
         <x:v>4980</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>1998</x:v>
       </x:c>
       <x:c r="T13" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U13" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="V13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="X13" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Y13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z13" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="AB13" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC13" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:29">
       <x:c r="A14" s="1" t="n">
         <x:v>3259</x:v>
       </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F14" s="0" t="n">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="G14" s="3">
         <x:v>38520</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="J14" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="K14" s="0" t="n">
         <x:v>7366659</x:v>
       </x:c>
       <x:c r="M14" s="0" t="n">
         <x:v>59.74</x:v>
       </x:c>
       <x:c r="N14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O14" s="0" t="n">
         <x:v>12.19</x:v>
       </x:c>
       <x:c r="P14" s="0" t="n">
         <x:v>4.88</x:v>
       </x:c>
       <x:c r="Q14" s="0" t="n">
         <x:v>897</x:v>
       </x:c>
       <x:c r="R14" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S14" s="0" t="n">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="T14" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U14" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="V14" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="X14" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Y14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z14" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA14" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="AB14" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC14" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:29">
       <x:c r="A15" s="1" t="n">
         <x:v>3883</x:v>
       </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F15" s="0" t="n">
         <x:v>843</x:v>
       </x:c>
       <x:c r="G15" s="3">
         <x:v>41494</x:v>
       </x:c>
       <x:c r="H15" s="0" t="n">
         <x:v>717</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K15" s="0" t="n">
         <x:v>7363059</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M15" s="0" t="n">
         <x:v>60.28</x:v>
       </x:c>
       <x:c r="N15" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O15" s="0" t="n">
         <x:v>11.1</x:v>
       </x:c>
       <x:c r="P15" s="0" t="n">
         <x:v>5.45</x:v>
       </x:c>
       <x:c r="Q15" s="0" t="n">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="R15" s="0" t="n">
         <x:v>2200</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>1974</x:v>
       </x:c>
       <x:c r="T15" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U15" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="V15" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="W15" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="X15" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Y15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z15" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA15" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="AB15" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC15" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:29">
       <x:c r="A16" s="1" t="n">
         <x:v>3214</x:v>
       </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F16" s="0" t="n">
         <x:v>555</x:v>
       </x:c>
       <x:c r="G16" s="3">
         <x:v>41625</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J16" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="K16" s="0" t="n">
         <x:v>8328094</x:v>
       </x:c>
       <x:c r="L16" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="M16" s="0" t="n">
         <x:v>47.85</x:v>
       </x:c>
       <x:c r="N16" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O16" s="0" t="n">
         <x:v>10.41</x:v>
       </x:c>
       <x:c r="P16" s="0" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="Q16" s="0" t="n">
         <x:v>673</x:v>
       </x:c>
       <x:c r="R16" s="0" t="n">
         <x:v>2150</x:v>
       </x:c>
       <x:c r="S16" s="0" t="n">
         <x:v>1967</x:v>
       </x:c>
       <x:c r="T16" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U16" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="V16" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="W16" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="X16" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Y16" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z16" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA16" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB16" s="3">
         <x:v>40976</x:v>
       </x:c>
       <x:c r="AC16" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:29">
       <x:c r="A17" s="1" t="n">
         <x:v>11977</x:v>
       </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F17" s="0" t="n">
         <x:v>374</x:v>
       </x:c>
       <x:c r="G17" s="3">
         <x:v>44769</x:v>
       </x:c>
       <x:c r="H17" s="0" t="n">
         <x:v>333</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="K17" s="0" t="n">
         <x:v>8716277</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M17" s="0" t="n">
         <x:v>42.03</x:v>
       </x:c>
       <x:c r="N17" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O17" s="0" t="n">
         <x:v>9.44</x:v>
       </x:c>
       <x:c r="P17" s="0" t="n">
         <x:v>6.95</x:v>
       </x:c>
       <x:c r="Q17" s="0" t="n">
         <x:v>516</x:v>
       </x:c>
       <x:c r="R17" s="0" t="n">
         <x:v>1450</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>1988</x:v>
       </x:c>
       <x:c r="T17" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U17" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="V17" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="W17" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Y17" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z17" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA17" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="AB17" s="3">
         <x:v>38310</x:v>
       </x:c>
       <x:c r="AC17" s="3">
         <x:v>38310</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:29">
       <x:c r="A18" s="1" t="n">
         <x:v>5229</x:v>
       </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F18" s="0" t="n">
         <x:v>542</x:v>
       </x:c>
       <x:c r="G18" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H18" s="0" t="n">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J18" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="K18" s="0" t="n">
         <x:v>7920168</x:v>
       </x:c>
       <x:c r="L18" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="M18" s="0" t="n">
         <x:v>53.85</x:v>
       </x:c>
       <x:c r="N18" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O18" s="0" t="n">
         <x:v>8.6</x:v>
       </x:c>
       <x:c r="P18" s="0" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="Q18" s="0" t="n">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R18" s="0" t="n">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="S18" s="0" t="n">
         <x:v>1980</x:v>
       </x:c>
       <x:c r="T18" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U18" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="V18" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="W18" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="X18" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Y18" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Z18" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA18" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB18" s="3">
         <x:v>45145</x:v>
       </x:c>
       <x:c r="AC18" s="3">
         <x:v>37559</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:29">
       <x:c r="A19" s="1" t="n">
         <x:v>3838</x:v>
       </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F19" s="0" t="n">
         <x:v>767</x:v>
       </x:c>
       <x:c r="G19" s="3">
         <x:v>42732</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">
         <x:v>652</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="K19" s="0" t="n">
         <x:v>7327885</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="M19" s="0" t="n">
         <x:v>51.5</x:v>
       </x:c>
       <x:c r="N19" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O19" s="0" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="P19" s="0" t="n">
         <x:v>7.4</x:v>
       </x:c>
       <x:c r="Q19" s="0" t="n">
         <x:v>810</x:v>
       </x:c>
       <x:c r="R19" s="0" t="n">
         <x:v>1800</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>1974</x:v>
       </x:c>
       <x:c r="T19" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U19" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="V19" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="X19" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Y19" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z19" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA19" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="AB19" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC19" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:29">
       <x:c r="A20" s="1" t="n">
         <x:v>991</x:v>
       </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F20" s="0" t="n">
         <x:v>340</x:v>
       </x:c>
       <x:c r="G20" s="3">
         <x:v>45620</x:v>
       </x:c>
       <x:c r="H20" s="0" t="n">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J20" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="K20" s="0" t="n">
         <x:v>8800808</x:v>
       </x:c>
       <x:c r="L20" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="M20" s="0" t="n">
         <x:v>44.05</x:v>
       </x:c>
       <x:c r="N20" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O20" s="0" t="n">
         <x:v>8.15</x:v>
       </x:c>
       <x:c r="P20" s="0" t="n">
         <x:v>6.34</x:v>
       </x:c>
       <x:c r="Q20" s="0" t="n">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R20" s="0" t="n">
         <x:v>760</x:v>
       </x:c>
       <x:c r="S20" s="0" t="n">
         <x:v>1986</x:v>
       </x:c>
       <x:c r="T20" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U20" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="W20" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Y20" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z20" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA20" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="AB20" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC20" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:29">
       <x:c r="A21" s="1" t="n">
         <x:v>3184</x:v>
       </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F21" s="0" t="n">
         <x:v>202</x:v>
       </x:c>
       <x:c r="G21" s="3">
         <x:v>45100</x:v>
       </x:c>
       <x:c r="H21" s="0" t="n">
-        <x:v>181</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K21" s="0" t="n">
         <x:v>5279022</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="M21" s="0" t="n">
         <x:v>33.95</x:v>
       </x:c>
       <x:c r="N21" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O21" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="P21" s="0" t="n">
         <x:v>6.19</x:v>
       </x:c>
       <x:c r="Q21" s="0" t="n">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R21" s="0" t="n">
         <x:v>900</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>1965</x:v>
       </x:c>
       <x:c r="T21" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U21" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="V21" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="W21" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Y21" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z21" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA21" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="AB21" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC21" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:29">
       <x:c r="A22" s="1" t="n">
         <x:v>18814</x:v>
       </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F22" s="0" t="n">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="G22" s="3">
         <x:v>45026</x:v>
       </x:c>
       <x:c r="H22" s="0" t="n">
         <x:v>997</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J22" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="K22" s="0" t="n">
         <x:v>8915134</x:v>
       </x:c>
       <x:c r="L22" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="M22" s="0" t="n">
         <x:v>63.24</x:v>
       </x:c>
       <x:c r="N22" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O22" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="P22" s="0" t="n">
         <x:v>7.24</x:v>
       </x:c>
       <x:c r="Q22" s="0" t="n">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="R22" s="0" t="n">
         <x:v>3000</x:v>
       </x:c>
       <x:c r="S22" s="0" t="n">
         <x:v>1989</x:v>
       </x:c>
       <x:c r="T22" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U22" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="V22" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Y22" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z22" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA22" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB22" s="3">
         <x:v>45026</x:v>
       </x:c>
       <x:c r="AC22" s="3">
         <x:v>45026</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:29">
       <x:c r="A23" s="1" t="n">
         <x:v>15576</x:v>
       </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F23" s="0" t="n">
         <x:v>457</x:v>
       </x:c>
       <x:c r="G23" s="3">
         <x:v>44020</x:v>
       </x:c>
       <x:c r="H23" s="0" t="n">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K23" s="0" t="n">
         <x:v>8908686</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="M23" s="0" t="n">
         <x:v>46.5</x:v>
       </x:c>
       <x:c r="N23" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O23" s="0" t="n">
         <x:v>9.75</x:v>
       </x:c>
       <x:c r="P23" s="0" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="Q23" s="0" t="n">
         <x:v>651</x:v>
       </x:c>
       <x:c r="R23" s="0" t="n">
         <x:v>1650</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>1989</x:v>
       </x:c>
       <x:c r="U23" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="V23" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Y23" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z23" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA23" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="AB23" s="3">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="AC23" s="3">
         <x:v>41855</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:29">
       <x:c r="A24" s="1" t="n">
         <x:v>3682</x:v>
       </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F24" s="0" t="n">
         <x:v>493</x:v>
       </x:c>
       <x:c r="G24" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H24" s="0" t="n">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J24" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="K24" s="0" t="n">
         <x:v>9212280</x:v>
       </x:c>
       <x:c r="L24" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="M24" s="0" t="n">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N24" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O24" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="P24" s="0" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="Q24" s="0" t="n">
         <x:v>719</x:v>
       </x:c>
       <x:c r="R24" s="0" t="n">
         <x:v>1280</x:v>
       </x:c>
       <x:c r="S24" s="0" t="n">
         <x:v>1999</x:v>
       </x:c>
       <x:c r="T24" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U24" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="V24" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="W24" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="X24" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Y24" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z24" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA24" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="AB24" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC24" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:29">
       <x:c r="A25" s="1" t="n">
         <x:v>19059</x:v>
       </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F25" s="0" t="n">
         <x:v>1630</x:v>
       </x:c>
       <x:c r="G25" s="3">
         <x:v>45491</x:v>
       </x:c>
       <x:c r="H25" s="0" t="n">
         <x:v>1386</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K25" s="0" t="n">
         <x:v>9679634</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="M25" s="0" t="n">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N25" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O25" s="0" t="n">
         <x:v>14.5</x:v>
       </x:c>
       <x:c r="P25" s="0" t="n">
         <x:v>9.28</x:v>
       </x:c>
       <x:c r="Q25" s="0" t="n">
         <x:v>2667</x:v>
       </x:c>
       <x:c r="R25" s="0" t="n">
         <x:v>3804</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="U25" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="V25" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Y25" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z25" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA25" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="AB25" s="3">
         <x:v>45491</x:v>
       </x:c>
       <x:c r="AC25" s="3">
         <x:v>45491</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:29">
       <x:c r="A26" s="1" t="n">
         <x:v>19057</x:v>
       </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F26" s="0" t="n">
         <x:v>1630</x:v>
       </x:c>
       <x:c r="G26" s="3">
         <x:v>45454</x:v>
       </x:c>
       <x:c r="H26" s="0" t="n">
         <x:v>1386</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J26" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="K26" s="0" t="n">
         <x:v>9679622</x:v>
       </x:c>
       <x:c r="L26" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="M26" s="0" t="n">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N26" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O26" s="0" t="n">
         <x:v>14.5</x:v>
       </x:c>
       <x:c r="P26" s="0" t="n">
         <x:v>9.28</x:v>
       </x:c>
       <x:c r="Q26" s="0" t="n">
         <x:v>2667</x:v>
       </x:c>
       <x:c r="R26" s="0" t="n">
         <x:v>3804</x:v>
       </x:c>
       <x:c r="S26" s="0" t="n">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="T26" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U26" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="V26" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Y26" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z26" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA26" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="AB26" s="3">
         <x:v>45454</x:v>
       </x:c>
       <x:c r="AC26" s="3">
         <x:v>45454</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:29">
       <x:c r="A27" s="1" t="n">
         <x:v>19066</x:v>
       </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F27" s="0" t="n">
         <x:v>1630</x:v>
       </x:c>
       <x:c r="G27" s="3">
         <x:v>45554</x:v>
       </x:c>
       <x:c r="H27" s="0" t="n">
         <x:v>1386</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="K27" s="0" t="n">
         <x:v>9653848</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="M27" s="0" t="n">
         <x:v>89.4</x:v>
       </x:c>
       <x:c r="N27" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O27" s="0" t="n">
         <x:v>14.5</x:v>
       </x:c>
       <x:c r="P27" s="0" t="n">
         <x:v>9.28</x:v>
       </x:c>
       <x:c r="Q27" s="0" t="n">
         <x:v>2667</x:v>
       </x:c>
       <x:c r="R27" s="0" t="n">
         <x:v>2681</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="U27" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="V27" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Y27" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z27" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA27" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="AB27" s="3">
         <x:v>45554</x:v>
       </x:c>
       <x:c r="AC27" s="3">
         <x:v>45554</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:29">
       <x:c r="A28" s="1" t="n">
         <x:v>17045</x:v>
       </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F28" s="0" t="n">
         <x:v>302</x:v>
       </x:c>
       <x:c r="G28" s="3">
         <x:v>43333</x:v>
       </x:c>
       <x:c r="H28" s="0" t="n">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J28" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="K28" s="0" t="n">
         <x:v>7015133</x:v>
       </x:c>
       <x:c r="L28" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="M28" s="0" t="n">
         <x:v>34.98</x:v>
       </x:c>
       <x:c r="N28" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O28" s="0" t="n">
         <x:v>9.14</x:v>
       </x:c>
       <x:c r="P28" s="0" t="n">
         <x:v>6.11</x:v>
       </x:c>
       <x:c r="Q28" s="0" t="n">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R28" s="0" t="n">
         <x:v>1300</x:v>
       </x:c>
       <x:c r="S28" s="0" t="n">
         <x:v>1970</x:v>
       </x:c>
       <x:c r="T28" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U28" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="V28" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Y28" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Z28" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA28" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="AB28" s="3">
         <x:v>43343</x:v>
       </x:c>
       <x:c r="AC28" s="3">
         <x:v>43343</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:29">
       <x:c r="A29" s="1" t="n">
         <x:v>3286</x:v>
       </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F29" s="0" t="n">
         <x:v>290</x:v>
       </x:c>
       <x:c r="G29" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H29" s="0" t="n">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="K29" s="0" t="n">
         <x:v>6924363</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="M29" s="0" t="n">
         <x:v>34.19</x:v>
       </x:c>
       <x:c r="N29" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O29" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="P29" s="0" t="n">
         <x:v>6.48</x:v>
       </x:c>
       <x:c r="Q29" s="0" t="n">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R29" s="0" t="n">
         <x:v>850</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>1969</x:v>
       </x:c>
       <x:c r="T29" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U29" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="V29" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="W29" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="X29" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Y29" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z29" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA29" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB29" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC29" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:29">
       <x:c r="A30" s="1" t="n">
         <x:v>4030</x:v>
       </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F30" s="0" t="n">
         <x:v>1269</x:v>
       </x:c>
       <x:c r="G30" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H30" s="0" t="n">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J30" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="K30" s="0" t="n">
         <x:v>7826702</x:v>
       </x:c>
       <x:c r="L30" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="M30" s="0" t="n">
         <x:v>67.4</x:v>
       </x:c>
       <x:c r="N30" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O30" s="0" t="n">
         <x:v>11.7</x:v>
       </x:c>
       <x:c r="P30" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="Q30" s="0" t="n">
         <x:v>1331</x:v>
       </x:c>
       <x:c r="R30" s="0" t="n">
         <x:v>4500</x:v>
       </x:c>
       <x:c r="S30" s="0" t="n">
         <x:v>1980</x:v>
       </x:c>
       <x:c r="T30" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U30" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="V30" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="W30" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="X30" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Y30" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z30" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA30" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="AB30" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC30" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:29">
       <x:c r="A31" s="1" t="n">
         <x:v>15252</x:v>
       </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F31" s="0" t="n">
         <x:v>304</x:v>
       </x:c>
       <x:c r="G31" s="3">
         <x:v>44456</x:v>
       </x:c>
       <x:c r="H31" s="0" t="n">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="K31" s="0" t="n">
         <x:v>7015121</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="M31" s="0" t="n">
         <x:v>34.98</x:v>
       </x:c>
       <x:c r="N31" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O31" s="0" t="n">
         <x:v>9.14</x:v>
       </x:c>
       <x:c r="P31" s="0" t="n">
         <x:v>6.3</x:v>
       </x:c>
       <x:c r="Q31" s="0" t="n">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R31" s="0" t="n">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>1970</x:v>
       </x:c>
       <x:c r="U31" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="V31" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Y31" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z31" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA31" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="AB31" s="3">
         <x:v>44456</x:v>
       </x:c>
       <x:c r="AC31" s="3">
         <x:v>41332</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:29">
       <x:c r="A32" s="1" t="n">
         <x:v>13623</x:v>
       </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F32" s="0" t="n">
         <x:v>328</x:v>
       </x:c>
       <x:c r="G32" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H32" s="0" t="n">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="K32" s="0" t="n">
         <x:v>7025267</x:v>
       </x:c>
       <x:c r="L32" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="M32" s="0" t="n">
         <x:v>34.98</x:v>
       </x:c>
       <x:c r="N32" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O32" s="0" t="n">
         <x:v>9.14</x:v>
       </x:c>
       <x:c r="P32" s="0" t="n">
         <x:v>6.1</x:v>
       </x:c>
       <x:c r="Q32" s="0" t="n">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R32" s="0" t="n">
         <x:v>1300</x:v>
       </x:c>
       <x:c r="S32" s="0" t="n">
         <x:v>1969</x:v>
       </x:c>
       <x:c r="T32" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U32" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="V32" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="W32" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Y32" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z32" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA32" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="AB32" s="3">
         <x:v>39918</x:v>
       </x:c>
       <x:c r="AC32" s="3">
         <x:v>39918</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:29">
       <x:c r="A33" s="1" t="n">
         <x:v>3805</x:v>
       </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F33" s="0" t="n">
         <x:v>490</x:v>
       </x:c>
       <x:c r="G33" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H33" s="0" t="n">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="K33" s="0" t="n">
         <x:v>7021182</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="M33" s="0" t="n">
         <x:v>44.42</x:v>
       </x:c>
       <x:c r="N33" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O33" s="0" t="n">
         <x:v>10.62</x:v>
       </x:c>
       <x:c r="P33" s="0" t="n">
         <x:v>6.65</x:v>
       </x:c>
       <x:c r="Q33" s="0" t="n">
         <x:v>605</x:v>
       </x:c>
       <x:c r="R33" s="0" t="n">
         <x:v>2150</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>1969</x:v>
       </x:c>
       <x:c r="T33" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U33" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="V33" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="W33" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="X33" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Y33" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z33" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA33" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="AB33" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC33" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:29">
       <x:c r="A34" s="1" t="n">
         <x:v>3517</x:v>
       </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F34" s="0" t="n">
         <x:v>1827</x:v>
       </x:c>
       <x:c r="G34" s="3">
         <x:v>44783</x:v>
       </x:c>
       <x:c r="H34" s="0" t="n">
         <x:v>1600</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J34" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="K34" s="0" t="n">
         <x:v>8107646</x:v>
       </x:c>
       <x:c r="L34" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="M34" s="0" t="n">
         <x:v>86.79</x:v>
       </x:c>
       <x:c r="N34" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O34" s="0" t="n">
         <x:v>12.85</x:v>
       </x:c>
       <x:c r="P34" s="0" t="n">
         <x:v>8.35</x:v>
       </x:c>
       <x:c r="Q34" s="0" t="n">
         <x:v>2384</x:v>
       </x:c>
       <x:c r="R34" s="0" t="n">
         <x:v>3945</x:v>
       </x:c>
       <x:c r="S34" s="0" t="n">
         <x:v>1985</x:v>
       </x:c>
       <x:c r="T34" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U34" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="V34" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="W34" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="X34" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Y34" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z34" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA34" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="AB34" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC34" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:29">
       <x:c r="A35" s="1" t="n">
         <x:v>2392</x:v>
       </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F35" s="0" t="n">
         <x:v>363</x:v>
       </x:c>
       <x:c r="G35" s="3">
         <x:v>45153</x:v>
       </x:c>
       <x:c r="H35" s="0" t="n">
         <x:v>335</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="K35" s="0" t="n">
         <x:v>7369651</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="M35" s="0" t="n">
         <x:v>39.87</x:v>
       </x:c>
       <x:c r="N35" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O35" s="0" t="n">
         <x:v>10.15</x:v>
       </x:c>
       <x:c r="P35" s="0" t="n">
         <x:v>6.87</x:v>
       </x:c>
       <x:c r="Q35" s="0" t="n">
         <x:v>485</x:v>
       </x:c>
       <x:c r="R35" s="0" t="n">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>1974</x:v>
       </x:c>
       <x:c r="T35" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U35" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="V35" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="X35" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Y35" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z35" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA35" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="AB35" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC35" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:29">
       <x:c r="A36" s="1" t="n">
         <x:v>5811</x:v>
       </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F36" s="0" t="n">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="G36" s="3">
         <x:v>42731</x:v>
       </x:c>
       <x:c r="H36" s="0" t="n">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J36" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="K36" s="0" t="n">
         <x:v>8029038</x:v>
       </x:c>
       <x:c r="L36" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="M36" s="0" t="n">
         <x:v>61.56</x:v>
       </x:c>
       <x:c r="N36" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O36" s="0" t="n">
         <x:v>11.4</x:v>
       </x:c>
       <x:c r="P36" s="0" t="n">
         <x:v>6.88</x:v>
       </x:c>
       <x:c r="Q36" s="0" t="n">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="R36" s="0" t="n">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="S36" s="0" t="n">
         <x:v>1981</x:v>
       </x:c>
       <x:c r="T36" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U36" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="V36" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="X36" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Y36" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Z36" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA36" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="AB36" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC36" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:29">
       <x:c r="A37" s="1" t="n">
         <x:v>3277</x:v>
       </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F37" s="0" t="n">
         <x:v>490</x:v>
       </x:c>
       <x:c r="G37" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H37" s="0" t="n">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="K37" s="0" t="n">
         <x:v>8974520</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="M37" s="0" t="n">
         <x:v>45.7</x:v>
       </x:c>
       <x:c r="N37" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O37" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="P37" s="0" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="Q37" s="0" t="n">
         <x:v>703</x:v>
       </x:c>
       <x:c r="R37" s="0" t="n">
         <x:v>1500</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>1999</x:v>
       </x:c>
       <x:c r="T37" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U37" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="V37" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="W37" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="X37" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="Y37" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z37" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA37" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB37" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC37" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:29">
       <x:c r="A38" s="1" t="n">
         <x:v>3781</x:v>
       </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F38" s="0" t="n">
         <x:v>742</x:v>
       </x:c>
       <x:c r="G38" s="3">
         <x:v>40500</x:v>
       </x:c>
       <x:c r="H38" s="0" t="n">
         <x:v>631</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J38" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="K38" s="0" t="n">
         <x:v>6707038</x:v>
       </x:c>
       <x:c r="L38" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="M38" s="0" t="n">
         <x:v>45.5</x:v>
       </x:c>
       <x:c r="N38" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O38" s="0" t="n">
         <x:v>10.22</x:v>
       </x:c>
       <x:c r="P38" s="0" t="n">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="Q38" s="0" t="n">
         <x:v>694</x:v>
       </x:c>
       <x:c r="R38" s="0" t="n">
         <x:v>1800</x:v>
       </x:c>
       <x:c r="S38" s="0" t="n">
         <x:v>1966</x:v>
       </x:c>
       <x:c r="T38" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U38" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="V38" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="W38" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="X38" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Y38" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Z38" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA38" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB38" s="3">
         <x:v>41794</x:v>
       </x:c>
       <x:c r="AC38" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:29">
       <x:c r="A39" s="1" t="n">
         <x:v>15624</x:v>
       </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F39" s="0" t="n">
         <x:v>454</x:v>
       </x:c>
       <x:c r="G39" s="3">
         <x:v>42963</x:v>
       </x:c>
       <x:c r="H39" s="0" t="n">
         <x:v>386</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="K39" s="0" t="n">
         <x:v>8908662</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="M39" s="0" t="n">
         <x:v>35.23</x:v>
       </x:c>
       <x:c r="N39" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O39" s="0" t="n">
         <x:v>9.75</x:v>
       </x:c>
       <x:c r="P39" s="0" t="n">
         <x:v>5.67</x:v>
       </x:c>
       <x:c r="Q39" s="0" t="n">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R39" s="0" t="n">
         <x:v>1410</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>1988</x:v>
       </x:c>
       <x:c r="T39" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U39" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="V39" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="X39" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Y39" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Z39" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA39" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="AB39" s="3">
         <x:v>44896</x:v>
       </x:c>
       <x:c r="AC39" s="3">
         <x:v>41905</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:29">
       <x:c r="A40" s="1" t="n">
         <x:v>14405</x:v>
       </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F40" s="0" t="n">
         <x:v>211</x:v>
       </x:c>
       <x:c r="G40" s="3">
         <x:v>44057</x:v>
       </x:c>
       <x:c r="H40" s="0" t="n">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="K40" s="0" t="n">
         <x:v>7112280</x:v>
       </x:c>
       <x:c r="L40" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="M40" s="0" t="n">
         <x:v>36.5</x:v>
       </x:c>
       <x:c r="N40" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O40" s="0" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="P40" s="0" t="n">
         <x:v>6.1</x:v>
       </x:c>
       <x:c r="Q40" s="0" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R40" s="0" t="n">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="S40" s="0" t="n">
         <x:v>1971</x:v>
       </x:c>
       <x:c r="U40" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="V40" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="Y40" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z40" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA40" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="AB40" s="3">
         <x:v>40276</x:v>
       </x:c>
       <x:c r="AC40" s="3">
         <x:v>40276</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:29">
       <x:c r="A41" s="1" t="n">
         <x:v>3385</x:v>
       </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F41" s="0" t="n">
         <x:v>351</x:v>
       </x:c>
       <x:c r="G41" s="3">
         <x:v>42691</x:v>
       </x:c>
       <x:c r="H41" s="0" t="n">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="K41" s="0" t="n">
         <x:v>8000886</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="M41" s="0" t="n">
         <x:v>34.59</x:v>
       </x:c>
       <x:c r="N41" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O41" s="0" t="n">
         <x:v>9.3</x:v>
       </x:c>
       <x:c r="P41" s="0" t="n">
         <x:v>4.83</x:v>
       </x:c>
       <x:c r="Q41" s="0" t="n">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R41" s="0" t="n">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>1979</x:v>
       </x:c>
       <x:c r="T41" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="U41" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="V41" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="W41" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="X41" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Y41" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z41" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA41" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB41" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC41" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:29">
       <x:c r="A42" s="1" t="n">
         <x:v>1471</x:v>
       </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F42" s="0" t="n">
         <x:v>349</x:v>
       </x:c>
       <x:c r="G42" s="3">
         <x:v>41151</x:v>
       </x:c>
       <x:c r="H42" s="0" t="n">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="K42" s="0" t="n">
         <x:v>8963832</x:v>
       </x:c>
       <x:c r="L42" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="M42" s="0" t="n">
         <x:v>39.74</x:v>
       </x:c>
       <x:c r="N42" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O42" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="P42" s="0" t="n">
         <x:v>5.85</x:v>
       </x:c>
       <x:c r="Q42" s="0" t="n">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R42" s="0" t="n">
         <x:v>850</x:v>
       </x:c>
       <x:c r="S42" s="0" t="n">
         <x:v>1996</x:v>
       </x:c>
       <x:c r="T42" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="U42" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="V42" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="W42" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="X42" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="Y42" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z42" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA42" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="AB42" s="3">
         <x:v>37558</x:v>
       </x:c>
       <x:c r="AC42" s="3">
         <x:v>37558</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:29">
       <x:c r="A43" s="1" t="n">
         <x:v>3070</x:v>
       </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F43" s="0" t="n">
         <x:v>270</x:v>
       </x:c>
       <x:c r="G43" s="3">
         <x:v>40204</x:v>
       </x:c>
       <x:c r="H43" s="0" t="n">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="K43" s="0" t="n">
         <x:v>8647969</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="M43" s="0" t="n">
         <x:v>38.91</x:v>
       </x:c>
       <x:c r="N43" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O43" s="0" t="n">
         <x:v>7.64</x:v>
       </x:c>
       <x:c r="P43" s="0" t="n">
         <x:v>6.24</x:v>
       </x:c>
       <x:c r="Q43" s="0" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R43" s="0" t="n">
         <x:v>850</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>1979</x:v>
       </x:c>
       <x:c r="T43" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U43" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="V43" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Y43" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z43" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA43" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="AB43" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC43" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:29">
       <x:c r="A44" s="1" t="n">
         <x:v>3835</x:v>
       </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F44" s="0" t="n">
         <x:v>728</x:v>
       </x:c>
       <x:c r="G44" s="3">
         <x:v>40598</x:v>
       </x:c>
       <x:c r="H44" s="0" t="n">
         <x:v>619</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K44" s="0" t="n">
         <x:v>7005839</x:v>
       </x:c>
       <x:c r="L44" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="M44" s="0" t="n">
         <x:v>50.04</x:v>
       </x:c>
       <x:c r="N44" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O44" s="0" t="n">
         <x:v>10.4</x:v>
       </x:c>
       <x:c r="P44" s="0" t="n">
         <x:v>6.5</x:v>
       </x:c>
       <x:c r="Q44" s="0" t="n">
         <x:v>585</x:v>
       </x:c>
       <x:c r="R44" s="0" t="n">
         <x:v>2875</x:v>
       </x:c>
       <x:c r="S44" s="0" t="n">
         <x:v>1969</x:v>
       </x:c>
       <x:c r="T44" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U44" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="V44" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="W44" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="X44" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="Y44" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Z44" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA44" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="AB44" s="3">
         <x:v>45973</x:v>
       </x:c>
       <x:c r="AC44" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:29">
       <x:c r="A45" s="1" t="n">
         <x:v>18816</x:v>
       </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F45" s="0" t="n">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="G45" s="3">
         <x:v>45063</x:v>
       </x:c>
       <x:c r="H45" s="0" t="n">
         <x:v>993</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="K45" s="0" t="n">
         <x:v>8921406</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="M45" s="0" t="n">
         <x:v>63.24</x:v>
       </x:c>
       <x:c r="N45" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O45" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="P45" s="0" t="n">
         <x:v>7.24</x:v>
       </x:c>
       <x:c r="Q45" s="0" t="n">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="R45" s="0" t="n">
         <x:v>2700</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>1990</x:v>
       </x:c>
       <x:c r="U45" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="V45" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Y45" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z45" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA45" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="AB45" s="3">
         <x:v>45063</x:v>
       </x:c>
       <x:c r="AC45" s="3">
         <x:v>45063</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:29">
       <x:c r="A46" s="1" t="n">
         <x:v>3757</x:v>
       </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F46" s="0" t="n">
         <x:v>676</x:v>
       </x:c>
       <x:c r="G46" s="3">
         <x:v>40044</x:v>
       </x:c>
       <x:c r="H46" s="0" t="n">
         <x:v>648</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J46" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="K46" s="0" t="n">
         <x:v>7032105</x:v>
       </x:c>
       <x:c r="L46" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="M46" s="0" t="n">
         <x:v>50.43</x:v>
       </x:c>
       <x:c r="N46" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O46" s="0" t="n">
         <x:v>10.4</x:v>
       </x:c>
       <x:c r="P46" s="0" t="n">
         <x:v>6.5</x:v>
       </x:c>
       <x:c r="Q46" s="0" t="n">
         <x:v>650</x:v>
       </x:c>
       <x:c r="R46" s="0" t="n">
         <x:v>2875</x:v>
       </x:c>
       <x:c r="S46" s="0" t="n">
         <x:v>1969</x:v>
       </x:c>
       <x:c r="T46" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U46" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="V46" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="W46" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="X46" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Y46" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z46" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA46" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB46" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC46" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:29">
       <x:c r="A47" s="1" t="n">
         <x:v>3724</x:v>
       </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F47" s="0" t="n">
         <x:v>614</x:v>
       </x:c>
       <x:c r="G47" s="3">
         <x:v>45320</x:v>
       </x:c>
       <x:c r="H47" s="0" t="n">
         <x:v>584</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="K47" s="0" t="n">
         <x:v>7369663</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="M47" s="0" t="n">
         <x:v>51.65</x:v>
       </x:c>
       <x:c r="N47" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O47" s="0" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="P47" s="0" t="n">
         <x:v>7.95</x:v>
       </x:c>
       <x:c r="Q47" s="0" t="n">
         <x:v>846</x:v>
       </x:c>
       <x:c r="R47" s="0" t="n">
         <x:v>2870</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>1988</x:v>
       </x:c>
       <x:c r="T47" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U47" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="V47" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="W47" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Y47" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z47" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA47" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="AB47" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC47" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:29">
       <x:c r="A48" s="1" t="n">
         <x:v>13564</x:v>
       </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F48" s="0" t="n">
         <x:v>515</x:v>
       </x:c>
       <x:c r="G48" s="3">
         <x:v>42060</x:v>
       </x:c>
       <x:c r="H48" s="0" t="n">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="K48" s="0" t="n">
         <x:v>8502262</x:v>
       </x:c>
       <x:c r="L48" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="M48" s="0" t="n">
         <x:v>48.5</x:v>
       </x:c>
       <x:c r="N48" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O48" s="0" t="n">
         <x:v>9.12</x:v>
       </x:c>
       <x:c r="P48" s="0" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="Q48" s="0" t="n">
         <x:v>566</x:v>
       </x:c>
       <x:c r="R48" s="0" t="n">
         <x:v>1368</x:v>
       </x:c>
       <x:c r="S48" s="0" t="n">
         <x:v>1994</x:v>
       </x:c>
       <x:c r="U48" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="V48" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="W48" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="X48" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Y48" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Z48" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA48" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="AB48" s="3">
         <x:v>45973</x:v>
       </x:c>
       <x:c r="AC48" s="3">
         <x:v>39709</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:29">
       <x:c r="A49" s="1" t="n">
         <x:v>2929</x:v>
       </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F49" s="0" t="n">
         <x:v>281</x:v>
       </x:c>
       <x:c r="G49" s="3">
         <x:v>42601</x:v>
       </x:c>
       <x:c r="H49" s="0" t="n">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="K49" s="0" t="n">
         <x:v>8354483</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="M49" s="0" t="n">
         <x:v>35.94</x:v>
       </x:c>
       <x:c r="N49" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O49" s="0" t="n">
         <x:v>7.97</x:v>
       </x:c>
       <x:c r="P49" s="0" t="n">
         <x:v>5.95</x:v>
       </x:c>
       <x:c r="Q49" s="0" t="n">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R49" s="0" t="n">
         <x:v>850</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>1976</x:v>
       </x:c>
       <x:c r="T49" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U49" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="V49" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="W49" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Y49" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z49" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA49" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="AB49" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC49" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:29">
       <x:c r="A50" s="1" t="n">
         <x:v>3139</x:v>
       </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F50" s="0" t="n">
         <x:v>917</x:v>
       </x:c>
       <x:c r="G50" s="3">
         <x:v>42060</x:v>
       </x:c>
       <x:c r="H50" s="0" t="n">
         <x:v>780</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="K50" s="0" t="n">
         <x:v>7005279</x:v>
       </x:c>
       <x:c r="L50" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="M50" s="0" t="n">
         <x:v>56.97</x:v>
       </x:c>
       <x:c r="N50" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O50" s="0" t="n">
         <x:v>10.51</x:v>
       </x:c>
       <x:c r="P50" s="0" t="n">
         <x:v>7.28</x:v>
       </x:c>
       <x:c r="Q50" s="0" t="n">
         <x:v>973</x:v>
       </x:c>
       <x:c r="R50" s="0" t="n">
         <x:v>2922</x:v>
       </x:c>
       <x:c r="S50" s="0" t="n">
         <x:v>1969</x:v>
       </x:c>
       <x:c r="T50" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U50" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="V50" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Y50" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z50" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA50" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB50" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC50" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:29">
       <x:c r="A51" s="1" t="n">
         <x:v>3859</x:v>
       </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F51" s="0" t="n">
         <x:v>549</x:v>
       </x:c>
       <x:c r="G51" s="3">
         <x:v>44033</x:v>
       </x:c>
       <x:c r="H51" s="0" t="n">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="K51" s="0" t="n">
         <x:v>7114927</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="M51" s="0" t="n">
         <x:v>44.33</x:v>
       </x:c>
       <x:c r="N51" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O51" s="0" t="n">
         <x:v>9.33</x:v>
       </x:c>
       <x:c r="P51" s="0" t="n">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="Q51" s="0" t="n">
         <x:v>599</x:v>
       </x:c>
       <x:c r="R51" s="0" t="n">
         <x:v>1500</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>1971</x:v>
       </x:c>
       <x:c r="U51" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="V51" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="W51" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="X51" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Y51" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z51" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA51" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="AB51" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC51" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:29">
       <x:c r="A52" s="1" t="n">
         <x:v>3961</x:v>
       </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F52" s="0" t="n">
         <x:v>1840</x:v>
       </x:c>
       <x:c r="G52" s="3">
         <x:v>46079</x:v>
       </x:c>
       <x:c r="H52" s="0" t="n">
         <x:v>1564</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="K52" s="0" t="n">
         <x:v>8111453</x:v>
       </x:c>
       <x:c r="L52" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="M52" s="0" t="n">
         <x:v>80.5</x:v>
       </x:c>
       <x:c r="N52" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O52" s="0" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="P52" s="0" t="n">
         <x:v>8.85</x:v>
       </x:c>
       <x:c r="Q52" s="0" t="n">
         <x:v>1849</x:v>
       </x:c>
       <x:c r="R52" s="0" t="n">
         <x:v>5685</x:v>
       </x:c>
       <x:c r="S52" s="0" t="n">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="T52" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U52" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="V52" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Y52" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Z52" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA52" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="AB52" s="3">
         <x:v>46079</x:v>
       </x:c>
       <x:c r="AC52" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:29">
       <x:c r="A53" s="1" t="n">
         <x:v>208</x:v>
       </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F53" s="0" t="n">
         <x:v>547</x:v>
       </x:c>
       <x:c r="G53" s="3">
         <x:v>38727</x:v>
       </x:c>
       <x:c r="H53" s="0" t="n">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="K53" s="0" t="n">
         <x:v>6602240</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="M53" s="0" t="n">
         <x:v>45.5</x:v>
       </x:c>
       <x:c r="N53" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O53" s="0" t="n">
         <x:v>10.38</x:v>
       </x:c>
       <x:c r="P53" s="0" t="n">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="Q53" s="0" t="n">
         <x:v>662</x:v>
       </x:c>
       <x:c r="R53" s="0" t="n">
         <x:v>1800</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>1965</x:v>
       </x:c>
       <x:c r="T53" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U53" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="V53" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="X53" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Y53" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z53" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA53" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="AB53" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC53" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:29">
       <x:c r="A54" s="1" t="n">
         <x:v>3166</x:v>
       </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F54" s="0" t="n">
         <x:v>607</x:v>
       </x:c>
       <x:c r="G54" s="3">
         <x:v>40896</x:v>
       </x:c>
       <x:c r="H54" s="0" t="n">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J54" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="K54" s="0" t="n">
         <x:v>8869488</x:v>
       </x:c>
       <x:c r="L54" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="M54" s="0" t="n">
         <x:v>51.6</x:v>
       </x:c>
       <x:c r="N54" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O54" s="0" t="n">
         <x:v>9.15</x:v>
       </x:c>
       <x:c r="P54" s="0" t="n">
         <x:v>6.5</x:v>
       </x:c>
       <x:c r="Q54" s="0" t="n">
         <x:v>700</x:v>
       </x:c>
       <x:c r="R54" s="0" t="n">
         <x:v>2134</x:v>
       </x:c>
       <x:c r="S54" s="0" t="n">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="T54" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="U54" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="V54" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="W54" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="X54" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Y54" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z54" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA54" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB54" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC54" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:29">
       <x:c r="A55" s="1" t="n">
         <x:v>13561</x:v>
       </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F55" s="0" t="n">
         <x:v>255</x:v>
       </x:c>
       <x:c r="G55" s="3">
         <x:v>43726</x:v>
       </x:c>
       <x:c r="H55" s="0" t="n">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="K55" s="0" t="n">
         <x:v>7017777</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="M55" s="0" t="n">
         <x:v>31.12</x:v>
       </x:c>
       <x:c r="N55" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O55" s="0" t="n">
         <x:v>8.55</x:v>
       </x:c>
       <x:c r="P55" s="0" t="n">
         <x:v>6.44</x:v>
       </x:c>
       <x:c r="Q55" s="0" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R55" s="0" t="n">
         <x:v>1300</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>1972</x:v>
       </x:c>
       <x:c r="T55" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U55" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="V55" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Y55" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z55" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA55" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="AB55" s="3">
         <x:v>39651</x:v>
       </x:c>
       <x:c r="AC55" s="3">
         <x:v>39651</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:29">
       <x:c r="A56" s="1" t="n">
         <x:v>3010</x:v>
       </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F56" s="0" t="n">
         <x:v>486</x:v>
       </x:c>
       <x:c r="G56" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H56" s="0" t="n">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="K56" s="0" t="n">
         <x:v>7515652</x:v>
       </x:c>
       <x:c r="L56" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="M56" s="0" t="n">
         <x:v>41.48</x:v>
       </x:c>
       <x:c r="N56" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O56" s="0" t="n">
         <x:v>10.15</x:v>
       </x:c>
       <x:c r="P56" s="0" t="n">
         <x:v>4.57</x:v>
       </x:c>
       <x:c r="Q56" s="0" t="n">
         <x:v>650</x:v>
       </x:c>
       <x:c r="R56" s="0" t="n">
         <x:v>960</x:v>
       </x:c>
       <x:c r="S56" s="0" t="n">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="T56" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="U56" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="V56" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="W56" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="X56" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="Y56" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="Z56" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA56" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="AB56" s="3">
         <x:v>37558</x:v>
       </x:c>
       <x:c r="AC56" s="3">
         <x:v>37558</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:29">
       <x:c r="A57" s="1" t="n">
         <x:v>3853</x:v>
       </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F57" s="0" t="n">
         <x:v>623</x:v>
       </x:c>
       <x:c r="G57" s="3">
         <x:v>44215</x:v>
       </x:c>
       <x:c r="H57" s="0" t="n">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="K57" s="0" t="n">
         <x:v>7383683</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="M57" s="0" t="n">
         <x:v>51.52</x:v>
       </x:c>
       <x:c r="N57" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O57" s="0" t="n">
         <x:v>10.67</x:v>
       </x:c>
       <x:c r="P57" s="0" t="n">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="Q57" s="0" t="n">
         <x:v>754</x:v>
       </x:c>
       <x:c r="R57" s="0" t="n">
         <x:v>3070</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>1974</x:v>
       </x:c>
       <x:c r="T57" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U57" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="V57" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Y57" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Z57" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA57" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="AB57" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC57" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:29">
       <x:c r="A58" s="1" t="n">
         <x:v>3403</x:v>
       </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F58" s="0" t="n">
         <x:v>1488</x:v>
       </x:c>
       <x:c r="G58" s="3">
         <x:v>38657</x:v>
       </x:c>
       <x:c r="H58" s="0" t="n">
         <x:v>1373</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="K58" s="0" t="n">
         <x:v>7235628</x:v>
       </x:c>
       <x:c r="L58" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="M58" s="0" t="n">
         <x:v>70.25</x:v>
       </x:c>
       <x:c r="N58" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O58" s="0" t="n">
         <x:v>11.8</x:v>
       </x:c>
       <x:c r="P58" s="0" t="n">
         <x:v>8.7</x:v>
       </x:c>
       <x:c r="Q58" s="0" t="n">
         <x:v>1634</x:v>
       </x:c>
       <x:c r="R58" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S58" s="0" t="n">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="T58" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="U58" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="V58" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="W58" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="X58" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="Y58" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Z58" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA58" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="AB58" s="3">
         <x:v>46013</x:v>
       </x:c>
       <x:c r="AC58" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:29">
       <x:c r="A59" s="1" t="n">
         <x:v>2416</x:v>
       </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F59" s="0" t="n">
         <x:v>241</x:v>
       </x:c>
       <x:c r="G59" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H59" s="0" t="n">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K59" s="0" t="n">
         <x:v>8556407</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="M59" s="0" t="n">
         <x:v>39.63</x:v>
       </x:c>
       <x:c r="N59" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O59" s="0" t="n">
         <x:v>7.4</x:v>
       </x:c>
       <x:c r="P59" s="0" t="n">
         <x:v>3.77</x:v>
       </x:c>
       <x:c r="Q59" s="0" t="n">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R59" s="0" t="n">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>1968</x:v>
       </x:c>
       <x:c r="U59" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="V59" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="Y59" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z59" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA59" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="AB59" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC59" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:29">
       <x:c r="A60" s="1" t="n">
         <x:v>3610</x:v>
       </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F60" s="0" t="n">
         <x:v>390</x:v>
       </x:c>
       <x:c r="G60" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H60" s="0" t="n">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="K60" s="0" t="n">
         <x:v>7415474</x:v>
       </x:c>
       <x:c r="L60" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="M60" s="0" t="n">
         <x:v>39.46</x:v>
       </x:c>
       <x:c r="N60" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O60" s="0" t="n">
         <x:v>10.16</x:v>
       </x:c>
       <x:c r="P60" s="0" t="n">
         <x:v>6.84</x:v>
       </x:c>
       <x:c r="Q60" s="0" t="n">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R60" s="0" t="n">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="S60" s="0" t="n">
         <x:v>1977</x:v>
       </x:c>
       <x:c r="T60" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U60" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="V60" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="W60" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Y60" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z60" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA60" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="AB60" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC60" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:29">
       <x:c r="A61" s="1" t="n">
         <x:v>14619</x:v>
       </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F61" s="0" t="n">
         <x:v>216</x:v>
       </x:c>
       <x:c r="G61" s="3">
         <x:v>41045</x:v>
       </x:c>
       <x:c r="H61" s="0" t="n">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="K61" s="0" t="n">
         <x:v>7919860</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="M61" s="0" t="n">
         <x:v>33.28</x:v>
       </x:c>
       <x:c r="N61" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O61" s="0" t="n">
         <x:v>8.23</x:v>
       </x:c>
       <x:c r="P61" s="0" t="n">
         <x:v>6.27</x:v>
       </x:c>
       <x:c r="Q61" s="0" t="n">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R61" s="0" t="n">
         <x:v>850</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>1979</x:v>
       </x:c>
       <x:c r="T61" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U61" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="V61" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Y61" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z61" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA61" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="AB61" s="3">
         <x:v>40525</x:v>
       </x:c>
       <x:c r="AC61" s="3">
         <x:v>40525</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:29">
       <x:c r="A62" s="1" t="n">
         <x:v>2647</x:v>
       </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F62" s="0" t="n">
         <x:v>420</x:v>
       </x:c>
       <x:c r="G62" s="3">
         <x:v>38939</x:v>
       </x:c>
       <x:c r="H62" s="0" t="n">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="K62" s="0" t="n">
         <x:v>9007403</x:v>
       </x:c>
       <x:c r="L62" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="M62" s="0" t="n">
         <x:v>45.25</x:v>
       </x:c>
       <x:c r="N62" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O62" s="0" t="n">
         <x:v>8.6</x:v>
       </x:c>
       <x:c r="P62" s="0" t="n">
         <x:v>4.96</x:v>
       </x:c>
       <x:c r="Q62" s="0" t="n">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R62" s="0" t="n">
         <x:v>1600</x:v>
       </x:c>
       <x:c r="S62" s="0" t="n">
         <x:v>1991</x:v>
       </x:c>
       <x:c r="U62" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="V62" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Y62" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z62" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA62" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB62" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC62" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:29">
       <x:c r="A63" s="1" t="n">
         <x:v>3811</x:v>
       </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F63" s="0" t="n">
         <x:v>595</x:v>
       </x:c>
       <x:c r="G63" s="3">
         <x:v>44229</x:v>
       </x:c>
       <x:c r="H63" s="0" t="n">
         <x:v>546</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="K63" s="0" t="n">
         <x:v>7383700</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="M63" s="0" t="n">
         <x:v>53.45</x:v>
       </x:c>
       <x:c r="N63" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O63" s="0" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="P63" s="0" t="n">
         <x:v>7.95</x:v>
       </x:c>
       <x:c r="Q63" s="0" t="n">
         <x:v>759</x:v>
       </x:c>
       <x:c r="R63" s="0" t="n">
         <x:v>1910</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>1988</x:v>
       </x:c>
       <x:c r="T63" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U63" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="V63" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="W63" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Y63" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z63" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA63" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="AB63" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC63" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:29">
       <x:c r="A64" s="1" t="n">
         <x:v>14691</x:v>
       </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F64" s="0" t="n">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="G64" s="3">
         <x:v>42060</x:v>
       </x:c>
       <x:c r="H64" s="0" t="n">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="K64" s="0" t="n">
         <x:v>8210481</x:v>
       </x:c>
       <x:c r="L64" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="M64" s="0" t="n">
         <x:v>61.56</x:v>
       </x:c>
       <x:c r="N64" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O64" s="0" t="n">
         <x:v>11.4</x:v>
       </x:c>
       <x:c r="P64" s="0" t="n">
         <x:v>6.89</x:v>
       </x:c>
       <x:c r="Q64" s="0" t="n">
         <x:v>966</x:v>
       </x:c>
       <x:c r="R64" s="0" t="n">
         <x:v>2200</x:v>
       </x:c>
       <x:c r="S64" s="0" t="n">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="T64" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U64" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="V64" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="W64" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="Y64" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z64" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA64" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="AB64" s="3">
         <x:v>40952</x:v>
       </x:c>
       <x:c r="AC64" s="3">
         <x:v>40952</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:29">
       <x:c r="A65" s="1" t="n">
         <x:v>3742</x:v>
       </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F65" s="0" t="n">
         <x:v>699</x:v>
       </x:c>
       <x:c r="G65" s="3">
         <x:v>38939</x:v>
       </x:c>
       <x:c r="H65" s="0" t="n">
         <x:v>601</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="K65" s="0" t="n">
         <x:v>7011632</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="M65" s="0" t="n">
         <x:v>50.6</x:v>
       </x:c>
       <x:c r="N65" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O65" s="0" t="n">
         <x:v>10.4</x:v>
       </x:c>
       <x:c r="P65" s="0" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="Q65" s="0" t="n">
         <x:v>640</x:v>
       </x:c>
       <x:c r="R65" s="0" t="n">
         <x:v>2875</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>1968</x:v>
       </x:c>
       <x:c r="T65" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U65" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="V65" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="W65" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="X65" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Y65" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z65" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA65" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="AB65" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC65" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:29">
       <x:c r="A66" s="1" t="n">
         <x:v>3202</x:v>
       </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F66" s="0" t="n">
         <x:v>190</x:v>
       </x:c>
       <x:c r="G66" s="3">
         <x:v>45631</x:v>
       </x:c>
       <x:c r="H66" s="0" t="n">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I66" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J66" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="K66" s="0" t="n">
         <x:v>7325174</x:v>
       </x:c>
       <x:c r="L66" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="M66" s="0" t="n">
         <x:v>31.45</x:v>
       </x:c>
       <x:c r="N66" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O66" s="0" t="n">
         <x:v>8.55</x:v>
       </x:c>
       <x:c r="P66" s="0" t="n">
         <x:v>6.18</x:v>
       </x:c>
       <x:c r="Q66" s="0" t="n">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R66" s="0" t="n">
         <x:v>850</x:v>
       </x:c>
       <x:c r="S66" s="0" t="n">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="T66" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="U66" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="V66" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="W66" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="Y66" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z66" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA66" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="AB66" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC66" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:29">
       <x:c r="A67" s="1" t="n">
         <x:v>3907</x:v>
       </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F67" s="0" t="n">
         <x:v>874</x:v>
       </x:c>
       <x:c r="G67" s="3">
         <x:v>44855</x:v>
       </x:c>
       <x:c r="H67" s="0" t="n">
         <x:v>780</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="K67" s="0" t="n">
         <x:v>6718300</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="M67" s="0" t="n">
         <x:v>56.35</x:v>
       </x:c>
       <x:c r="N67" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O67" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="P67" s="0" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="Q67" s="0" t="n">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="R67" s="0" t="n">
         <x:v>2575</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>1967</x:v>
       </x:c>
       <x:c r="T67" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="U67" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="V67" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="W67" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="X67" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="Y67" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z67" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA67" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="AB67" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC67" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:29">
       <x:c r="A68" s="1" t="n">
         <x:v>4129</x:v>
       </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F68" s="0" t="n">
         <x:v>1765</x:v>
       </x:c>
       <x:c r="G68" s="3">
         <x:v>44953</x:v>
       </x:c>
       <x:c r="H68" s="0" t="n">
         <x:v>1501</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="K68" s="0" t="n">
         <x:v>8111087</x:v>
       </x:c>
       <x:c r="L68" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="M68" s="0" t="n">
         <x:v>77.3</x:v>
       </x:c>
       <x:c r="N68" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O68" s="0" t="n">
         <x:v>13.6</x:v>
       </x:c>
       <x:c r="P68" s="0" t="n">
         <x:v>9.05</x:v>
       </x:c>
       <x:c r="Q68" s="0" t="n">
         <x:v>2165</x:v>
       </x:c>
       <x:c r="R68" s="0" t="n">
         <x:v>4400</x:v>
       </x:c>
       <x:c r="S68" s="0" t="n">
         <x:v>1983</x:v>
       </x:c>
       <x:c r="T68" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="U68" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="V68" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="W68" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="X68" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Y68" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z68" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA68" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB68" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC68" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:29">
       <x:c r="A69" s="1" t="n">
         <x:v>19918</x:v>
       </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F69" s="0" t="n">
         <x:v>1708</x:v>
       </x:c>
       <x:c r="G69" s="3">
         <x:v>45708</x:v>
       </x:c>
       <x:c r="H69" s="0" t="n">
         <x:v>1452</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="K69" s="0" t="n">
         <x:v>9758351</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="M69" s="0" t="n">
         <x:v>81.58</x:v>
       </x:c>
       <x:c r="N69" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O69" s="0" t="n">
         <x:v>14.1</x:v>
       </x:c>
       <x:c r="P69" s="0" t="n">
         <x:v>8.68</x:v>
       </x:c>
       <x:c r="Q69" s="0" t="n">
         <x:v>2158</x:v>
       </x:c>
       <x:c r="R69" s="0" t="n">
         <x:v>5364</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="U69" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="V69" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Y69" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z69" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA69" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="AB69" s="3">
         <x:v>46073</x:v>
       </x:c>
       <x:c r="AC69" s="3">
         <x:v>46073</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:29">
       <x:c r="A70" s="1" t="n">
         <x:v>12491</x:v>
       </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F70" s="0" t="n">
         <x:v>372</x:v>
       </x:c>
       <x:c r="G70" s="3">
         <x:v>41944</x:v>
       </x:c>
       <x:c r="H70" s="0" t="n">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="K70" s="0" t="n">
         <x:v>7015597</x:v>
       </x:c>
       <x:c r="L70" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="M70" s="0" t="n">
         <x:v>49.5</x:v>
       </x:c>
       <x:c r="N70" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O70" s="0" t="n">
         <x:v>7.92</x:v>
       </x:c>
       <x:c r="P70" s="0" t="n">
         <x:v>4.38</x:v>
       </x:c>
       <x:c r="Q70" s="0" t="n">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R70" s="0" t="n">
         <x:v>1450</x:v>
       </x:c>
       <x:c r="S70" s="0" t="n">
         <x:v>1971</x:v>
       </x:c>
       <x:c r="U70" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="V70" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="Y70" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z70" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA70" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="AB70" s="3">
         <x:v>42017</x:v>
       </x:c>
       <x:c r="AC70" s="3">
         <x:v>42017</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:29">
       <x:c r="A71" s="1" t="n">
         <x:v>2797</x:v>
       </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F71" s="0" t="n">
         <x:v>407</x:v>
       </x:c>
       <x:c r="G71" s="3">
         <x:v>40281</x:v>
       </x:c>
       <x:c r="H71" s="0" t="n">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="K71" s="0" t="n">
         <x:v>7202293</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="M71" s="0" t="n">
         <x:v>45.5</x:v>
       </x:c>
       <x:c r="N71" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O71" s="0" t="n">
         <x:v>9.13</x:v>
       </x:c>
       <x:c r="P71" s="0" t="n">
         <x:v>6.53</x:v>
       </x:c>
       <x:c r="Q71" s="0" t="n">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R71" s="0" t="n">
         <x:v>1368</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>1946</x:v>
       </x:c>
       <x:c r="T71" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U71" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="V71" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="W71" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="X71" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="Y71" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z71" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA71" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="AB71" s="3">
         <x:v>40262</x:v>
       </x:c>
       <x:c r="AC71" s="3">
         <x:v>39706</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:29">
       <x:c r="A72" s="1" t="n">
         <x:v>15662</x:v>
       </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F72" s="0" t="n">
         <x:v>1881</x:v>
       </x:c>
       <x:c r="G72" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H72" s="0" t="n">
         <x:v>1693</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J72" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="K72" s="0" t="n">
         <x:v>9710983</x:v>
       </x:c>
       <x:c r="L72" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="M72" s="0" t="n">
         <x:v>76.42</x:v>
       </x:c>
       <x:c r="N72" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O72" s="0" t="n">
         <x:v>14.7</x:v>
       </x:c>
       <x:c r="P72" s="0" t="n">
         <x:v>9.5</x:v>
       </x:c>
       <x:c r="Q72" s="0" t="n">
         <x:v>2838</x:v>
       </x:c>
       <x:c r="R72" s="0" t="n">
         <x:v>7000</x:v>
       </x:c>
       <x:c r="S72" s="0" t="n">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="T72" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="U72" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="V72" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="Y72" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z72" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA72" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="AB72" s="3">
         <x:v>41876</x:v>
       </x:c>
       <x:c r="AC72" s="3">
         <x:v>41876</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:29">
       <x:c r="A73" s="1" t="n">
         <x:v>16239</x:v>
       </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F73" s="0" t="n">
         <x:v>696</x:v>
       </x:c>
       <x:c r="G73" s="3">
         <x:v>44824</x:v>
       </x:c>
       <x:c r="H73" s="0" t="n">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="K73" s="0" t="n">
         <x:v>7385473</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="M73" s="0" t="n">
         <x:v>56.2</x:v>
       </x:c>
       <x:c r="N73" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O73" s="0" t="n">
         <x:v>11.1</x:v>
       </x:c>
       <x:c r="P73" s="0" t="n">
         <x:v>7.65</x:v>
       </x:c>
       <x:c r="Q73" s="0" t="n">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="R73" s="0" t="n">
         <x:v>2200</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>1975</x:v>
       </x:c>
       <x:c r="T73" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="U73" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="V73" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="Y73" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z73" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA73" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="AB73" s="3">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="AC73" s="3">
         <x:v>42627</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:29">
       <x:c r="A74" s="1" t="n">
         <x:v>6525</x:v>
       </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F74" s="0" t="n">
         <x:v>220</x:v>
       </x:c>
       <x:c r="G74" s="3">
         <x:v>42219</x:v>
       </x:c>
       <x:c r="H74" s="0" t="n">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J74" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="K74" s="0" t="n">
         <x:v>8212415</x:v>
       </x:c>
       <x:c r="L74" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="M74" s="0" t="n">
         <x:v>32.56</x:v>
       </x:c>
       <x:c r="N74" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O74" s="0" t="n">
         <x:v>8.58</x:v>
       </x:c>
       <x:c r="P74" s="0" t="n">
         <x:v>6.5</x:v>
       </x:c>
       <x:c r="Q74" s="0" t="n">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R74" s="0" t="n">
         <x:v>850</x:v>
       </x:c>
       <x:c r="S74" s="0" t="n">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="T74" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="U74" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="V74" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="W74" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="X74" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Y74" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z74" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA74" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="AB74" s="3">
         <x:v>42214</x:v>
       </x:c>
       <x:c r="AC74" s="3">
         <x:v>37558</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:29">
       <x:c r="A75" s="1" t="n">
         <x:v>3820</x:v>
       </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F75" s="0" t="n">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="G75" s="3">
         <x:v>44271</x:v>
       </x:c>
       <x:c r="H75" s="0" t="n">
         <x:v>999</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="K75" s="0" t="n">
         <x:v>6723599</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="M75" s="0" t="n">
         <x:v>62.2</x:v>
       </x:c>
       <x:c r="N75" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O75" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="P75" s="0" t="n">
         <x:v>8.8</x:v>
       </x:c>
       <x:c r="Q75" s="0" t="n">
         <x:v>1270</x:v>
       </x:c>
       <x:c r="R75" s="0" t="n">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>1968</x:v>
       </x:c>
       <x:c r="T75" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="U75" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="V75" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="W75" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="X75" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="Y75" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z75" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA75" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="AB75" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC75" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:29">
       <x:c r="A76" s="1" t="n">
         <x:v>2671</x:v>
       </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F76" s="0" t="n">
         <x:v>339</x:v>
       </x:c>
       <x:c r="G76" s="3">
         <x:v>45091</x:v>
       </x:c>
       <x:c r="H76" s="0" t="n">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I76" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J76" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="K76" s="0" t="n">
         <x:v>7369649</x:v>
       </x:c>
       <x:c r="L76" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="M76" s="0" t="n">
         <x:v>39.87</x:v>
       </x:c>
       <x:c r="N76" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O76" s="0" t="n">
         <x:v>10.15</x:v>
       </x:c>
       <x:c r="P76" s="0" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="Q76" s="0" t="n">
         <x:v>485</x:v>
       </x:c>
       <x:c r="R76" s="0" t="n">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="S76" s="0" t="n">
         <x:v>1974</x:v>
       </x:c>
       <x:c r="T76" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U76" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="V76" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="X76" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="Y76" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z76" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA76" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="AB76" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC76" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:29">
       <x:c r="A77" s="1" t="n">
         <x:v>16322</x:v>
       </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F77" s="0" t="n">
         <x:v>641</x:v>
       </x:c>
       <x:c r="G77" s="3">
         <x:v>44239</x:v>
       </x:c>
       <x:c r="H77" s="0" t="n">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="K77" s="0" t="n">
         <x:v>7311745</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="M77" s="0" t="n">
         <x:v>55.68</x:v>
       </x:c>
       <x:c r="N77" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O77" s="0" t="n">
         <x:v>9.5</x:v>
       </x:c>
       <x:c r="P77" s="0" t="n">
         <x:v>7.13</x:v>
       </x:c>
       <x:c r="Q77" s="0" t="n">
         <x:v>817</x:v>
       </x:c>
       <x:c r="R77" s="0" t="n">
         <x:v>2172</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="T77" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="U77" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="V77" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Y77" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z77" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA77" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="AB77" s="3">
         <x:v>42671</x:v>
       </x:c>
       <x:c r="AC77" s="3">
         <x:v>42671</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:29">
       <x:c r="A78" s="1" t="n">
         <x:v>3955</x:v>
       </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F78" s="0" t="n">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="G78" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H78" s="0" t="n">
         <x:v>935</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="K78" s="0" t="n">
         <x:v>7366738</x:v>
       </x:c>
       <x:c r="L78" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="M78" s="0" t="n">
         <x:v>67.29</x:v>
       </x:c>
       <x:c r="N78" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O78" s="0" t="n">
         <x:v>12.07</x:v>
       </x:c>
       <x:c r="P78" s="0" t="n">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="Q78" s="0" t="n">
         <x:v>1225</x:v>
       </x:c>
       <x:c r="R78" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S78" s="0" t="n">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="T78" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U78" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="V78" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="W78" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="X78" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="Y78" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z78" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA78" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="AB78" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC78" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:29">
       <x:c r="A79" s="1" t="n">
         <x:v>3850</x:v>
       </x:c>
+      <x:c r="B79" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F79" s="0" t="n">
         <x:v>685</x:v>
       </x:c>
       <x:c r="G79" s="3">
         <x:v>44025</x:v>
       </x:c>
       <x:c r="H79" s="0" t="n">
         <x:v>583</x:v>
       </x:c>
       <x:c r="I79" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="K79" s="0" t="n">
         <x:v>7383695</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="M79" s="0" t="n">
         <x:v>52.52</x:v>
       </x:c>
       <x:c r="N79" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O79" s="0" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="P79" s="0" t="n">
         <x:v>7.95</x:v>
       </x:c>
       <x:c r="Q79" s="0" t="n">
         <x:v>754</x:v>
       </x:c>
       <x:c r="R79" s="0" t="n">
         <x:v>3070</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>1974</x:v>
       </x:c>
       <x:c r="T79" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U79" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="V79" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="W79" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="Y79" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z79" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA79" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB79" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC79" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:29">
       <x:c r="A80" s="1" t="n">
         <x:v>3193</x:v>
       </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F80" s="0" t="n">
         <x:v>292</x:v>
       </x:c>
       <x:c r="G80" s="3">
         <x:v>45289</x:v>
       </x:c>
       <x:c r="H80" s="0" t="n">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="K80" s="0" t="n">
         <x:v>7325186</x:v>
       </x:c>
       <x:c r="L80" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="M80" s="0" t="n">
         <x:v>42.63</x:v>
       </x:c>
       <x:c r="N80" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O80" s="0" t="n">
         <x:v>8.58</x:v>
       </x:c>
       <x:c r="P80" s="0" t="n">
         <x:v>4.67</x:v>
       </x:c>
       <x:c r="Q80" s="0" t="n">
         <x:v>444</x:v>
       </x:c>
       <x:c r="R80" s="0" t="n">
         <x:v>850</x:v>
       </x:c>
       <x:c r="S80" s="0" t="n">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="T80" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="U80" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="V80" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Y80" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z80" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA80" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="AB80" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC80" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:29">
       <x:c r="A81" s="1" t="n">
         <x:v>3868</x:v>
       </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F81" s="0" t="n">
         <x:v>849</x:v>
       </x:c>
       <x:c r="G81" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H81" s="0" t="n">
         <x:v>722</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="K81" s="0" t="n">
         <x:v>8212972</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="M81" s="0" t="n">
         <x:v>55.17</x:v>
       </x:c>
       <x:c r="N81" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O81" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="P81" s="0" t="n">
         <x:v>7.4</x:v>
       </x:c>
       <x:c r="Q81" s="0" t="n">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="R81" s="0" t="n">
         <x:v>3075</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>1989</x:v>
       </x:c>
       <x:c r="T81" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U81" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="V81" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="W81" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="X81" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Y81" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z81" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA81" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB81" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC81" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:29">
       <x:c r="A82" s="1" t="n">
         <x:v>3553</x:v>
       </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F82" s="0" t="n">
         <x:v>328</x:v>
       </x:c>
       <x:c r="G82" s="3">
         <x:v>43647</x:v>
       </x:c>
       <x:c r="H82" s="0" t="n">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="K82" s="0" t="n">
         <x:v>7369754</x:v>
       </x:c>
       <x:c r="L82" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="M82" s="0" t="n">
         <x:v>36.58</x:v>
       </x:c>
       <x:c r="N82" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O82" s="0" t="n">
         <x:v>8.38</x:v>
       </x:c>
       <x:c r="P82" s="0" t="n">
         <x:v>6.11</x:v>
       </x:c>
       <x:c r="Q82" s="0" t="n">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R82" s="0" t="n">
         <x:v>1800</x:v>
       </x:c>
       <x:c r="S82" s="0" t="n">
         <x:v>1979</x:v>
       </x:c>
       <x:c r="T82" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="U82" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="V82" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="W82" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="X82" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Y82" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z82" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA82" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB82" s="3">
         <x:v>42846</x:v>
       </x:c>
       <x:c r="AC82" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:29">
       <x:c r="A83" s="1" t="n">
         <x:v>3766</x:v>
       </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F83" s="0" t="n">
         <x:v>2304</x:v>
       </x:c>
       <x:c r="G83" s="3">
         <x:v>38817</x:v>
       </x:c>
       <x:c r="H83" s="0" t="n">
         <x:v>1959</x:v>
       </x:c>
       <x:c r="I83" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="K83" s="0" t="n">
         <x:v>7503142</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="M83" s="0" t="n">
         <x:v>80.1</x:v>
       </x:c>
       <x:c r="N83" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O83" s="0" t="n">
         <x:v>13.07</x:v>
       </x:c>
       <x:c r="P83" s="0" t="n">
         <x:v>8.73</x:v>
       </x:c>
       <x:c r="Q83" s="0" t="n">
         <x:v>2211</x:v>
       </x:c>
       <x:c r="R83" s="0" t="n">
         <x:v>2875</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>1976</x:v>
       </x:c>
       <x:c r="T83" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U83" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="V83" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="W83" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="X83" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Y83" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="Z83" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA83" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="AB83" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC83" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:29">
       <x:c r="A84" s="1" t="n">
         <x:v>3529</x:v>
       </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F84" s="0" t="n">
         <x:v>1217</x:v>
       </x:c>
       <x:c r="G84" s="3">
         <x:v>38744</x:v>
       </x:c>
       <x:c r="H84" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I84" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J84" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="K84" s="0" t="n">
         <x:v>8003254</x:v>
       </x:c>
       <x:c r="L84" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="M84" s="0" t="n">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N84" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O84" s="0" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="P84" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="Q84" s="0" t="n">
         <x:v>1491</x:v>
       </x:c>
       <x:c r="R84" s="0" t="n">
         <x:v>4100</x:v>
       </x:c>
       <x:c r="S84" s="0" t="n">
         <x:v>1981</x:v>
       </x:c>
       <x:c r="T84" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U84" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="V84" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="W84" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="X84" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="Y84" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="Z84" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA84" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="AB84" s="3">
         <x:v>38602</x:v>
       </x:c>
       <x:c r="AC84" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:29">
       <x:c r="A85" s="1" t="n">
         <x:v>3535</x:v>
       </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F85" s="0" t="n">
         <x:v>215</x:v>
       </x:c>
       <x:c r="G85" s="3">
         <x:v>45628</x:v>
       </x:c>
       <x:c r="H85" s="0" t="n">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="K85" s="0" t="n">
         <x:v>7325198</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="M85" s="0" t="n">
         <x:v>32.4</x:v>
       </x:c>
       <x:c r="N85" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O85" s="0" t="n">
         <x:v>8.4</x:v>
       </x:c>
       <x:c r="P85" s="0" t="n">
         <x:v>6.24</x:v>
       </x:c>
       <x:c r="Q85" s="0" t="n">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R85" s="0" t="n">
         <x:v>850</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="U85" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="V85" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="W85" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="Y85" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z85" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA85" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="AB85" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC85" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:29">
       <x:c r="A86" s="1" t="n">
         <x:v>1513</x:v>
       </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F86" s="0" t="n">
         <x:v>305</x:v>
       </x:c>
       <x:c r="G86" s="3">
         <x:v>42347</x:v>
       </x:c>
       <x:c r="H86" s="0" t="n">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I86" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J86" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="K86" s="0" t="n">
         <x:v>7113832</x:v>
       </x:c>
       <x:c r="L86" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="M86" s="0" t="n">
         <x:v>39.13</x:v>
       </x:c>
       <x:c r="N86" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O86" s="0" t="n">
         <x:v>8.45</x:v>
       </x:c>
       <x:c r="P86" s="0" t="n">
         <x:v>6.35</x:v>
       </x:c>
       <x:c r="Q86" s="0" t="n">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R86" s="0" t="n">
         <x:v>850</x:v>
       </x:c>
       <x:c r="S86" s="0" t="n">
         <x:v>1972</x:v>
       </x:c>
       <x:c r="T86" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U86" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="V86" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="W86" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="Y86" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z86" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA86" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="AB86" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC86" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:29">
       <x:c r="A87" s="1" t="n">
         <x:v>19078</x:v>
       </x:c>
+      <x:c r="B87" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F87" s="0" t="n">
         <x:v>1325</x:v>
       </x:c>
       <x:c r="G87" s="3">
         <x:v>45989</x:v>
       </x:c>
       <x:c r="H87" s="0" t="n">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="I87" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="K87" s="0" t="n">
         <x:v>7403639</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="M87" s="0" t="n">
         <x:v>76.75</x:v>
       </x:c>
       <x:c r="N87" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O87" s="0" t="n">
         <x:v>13.5</x:v>
       </x:c>
       <x:c r="P87" s="0" t="n">
         <x:v>8.7</x:v>
       </x:c>
       <x:c r="Q87" s="0" t="n">
         <x:v>1907</x:v>
       </x:c>
       <x:c r="R87" s="0" t="n">
         <x:v>4400</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>1976</x:v>
       </x:c>
       <x:c r="U87" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="V87" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="Y87" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z87" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA87" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="AB87" s="3">
         <x:v>45658</x:v>
       </x:c>
       <x:c r="AC87" s="3">
         <x:v>45658</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:29">
       <x:c r="A88" s="1" t="n">
         <x:v>4009</x:v>
       </x:c>
+      <x:c r="B88" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F88" s="0" t="n">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="G88" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H88" s="0" t="n">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="I88" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J88" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="K88" s="0" t="n">
         <x:v>7396836</x:v>
       </x:c>
       <x:c r="L88" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="M88" s="0" t="n">
         <x:v>72.1</x:v>
       </x:c>
       <x:c r="N88" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O88" s="0" t="n">
         <x:v>12.95</x:v>
       </x:c>
       <x:c r="P88" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="Q88" s="0" t="n">
         <x:v>1492</x:v>
       </x:c>
       <x:c r="R88" s="0" t="n">
         <x:v>5000</x:v>
       </x:c>
       <x:c r="S88" s="0" t="n">
         <x:v>1975</x:v>
       </x:c>
       <x:c r="T88" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U88" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="V88" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="W88" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="X88" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="Y88" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z88" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA88" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="AB88" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC88" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:29">
       <x:c r="A89" s="1" t="n">
         <x:v>115</x:v>
       </x:c>
+      <x:c r="B89" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F89" s="0" t="n">
         <x:v>211</x:v>
       </x:c>
       <x:c r="G89" s="3">
         <x:v>43738</x:v>
       </x:c>
       <x:c r="H89" s="0" t="n">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I89" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="K89" s="0" t="n">
         <x:v>8949044</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="M89" s="0" t="n">
         <x:v>28.3</x:v>
       </x:c>
       <x:c r="N89" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O89" s="0" t="n">
         <x:v>8.8</x:v>
       </x:c>
       <x:c r="P89" s="0" t="n">
         <x:v>3.94</x:v>
       </x:c>
       <x:c r="Q89" s="0" t="n">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R89" s="0" t="n">
         <x:v>850</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>1998</x:v>
       </x:c>
       <x:c r="U89" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="V89" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="X89" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Y89" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z89" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA89" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="AB89" s="3">
         <x:v>39338</x:v>
       </x:c>
       <x:c r="AC89" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:29">
       <x:c r="A90" s="1" t="n">
         <x:v>4093</x:v>
       </x:c>
+      <x:c r="B90" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F90" s="0" t="n">
         <x:v>1581</x:v>
       </x:c>
       <x:c r="G90" s="3">
         <x:v>38626</x:v>
       </x:c>
       <x:c r="H90" s="0" t="n">
         <x:v>1344</x:v>
       </x:c>
       <x:c r="I90" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J90" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="K90" s="0" t="n">
         <x:v>7806312</x:v>
       </x:c>
       <x:c r="L90" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="M90" s="0" t="n">
         <x:v>76.12</x:v>
       </x:c>
       <x:c r="N90" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O90" s="0" t="n">
         <x:v>12.7</x:v>
       </x:c>
       <x:c r="P90" s="0" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="Q90" s="0" t="n">
         <x:v>1471</x:v>
       </x:c>
       <x:c r="R90" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S90" s="0" t="n">
         <x:v>1980</x:v>
       </x:c>
       <x:c r="T90" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U90" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="V90" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="W90" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="X90" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="Y90" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z90" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA90" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB90" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC90" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:29">
       <x:c r="A91" s="1" t="n">
         <x:v>3262</x:v>
       </x:c>
+      <x:c r="B91" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F91" s="0" t="n">
         <x:v>1217</x:v>
       </x:c>
       <x:c r="G91" s="3">
         <x:v>44378</x:v>
       </x:c>
       <x:c r="H91" s="0" t="n">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="K91" s="0" t="n">
         <x:v>7342287</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="M91" s="0" t="n">
         <x:v>62.17</x:v>
       </x:c>
       <x:c r="N91" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O91" s="0" t="n">
         <x:v>11.28</x:v>
       </x:c>
       <x:c r="P91" s="0" t="n">
         <x:v>8.18</x:v>
       </x:c>
       <x:c r="Q91" s="0" t="n">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="R91" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>1975</x:v>
       </x:c>
       <x:c r="T91" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="U91" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="V91" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="W91" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="X91" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="Y91" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="Z91" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA91" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="AB91" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC91" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:29">
       <x:c r="A92" s="1" t="n">
         <x:v>14689</x:v>
       </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F92" s="0" t="n">
         <x:v>500</x:v>
       </x:c>
       <x:c r="G92" s="3">
         <x:v>41716</x:v>
       </x:c>
       <x:c r="H92" s="0" t="n">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I92" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J92" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="K92" s="0" t="n">
         <x:v>8669606</x:v>
       </x:c>
       <x:c r="L92" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="M92" s="0" t="n">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N92" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O92" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="P92" s="0" t="n">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="Q92" s="0" t="n">
         <x:v>665</x:v>
       </x:c>
       <x:c r="R92" s="0" t="n">
         <x:v>1300</x:v>
       </x:c>
       <x:c r="S92" s="0" t="n">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="T92" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="U92" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="V92" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="W92" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="Y92" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z92" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA92" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="AB92" s="3">
         <x:v>41388</x:v>
       </x:c>
       <x:c r="AC92" s="3">
         <x:v>41388</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:29">
       <x:c r="A93" s="1" t="n">
         <x:v>3733</x:v>
       </x:c>
+      <x:c r="B93" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F93" s="0" t="n">
         <x:v>715</x:v>
       </x:c>
       <x:c r="G93" s="3">
         <x:v>40724</x:v>
       </x:c>
       <x:c r="H93" s="0" t="n">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="K93" s="0" t="n">
         <x:v>7048130</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="M93" s="0" t="n">
         <x:v>50.04</x:v>
       </x:c>
       <x:c r="N93" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O93" s="0" t="n">
         <x:v>9.56</x:v>
       </x:c>
       <x:c r="P93" s="0" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="Q93" s="0" t="n">
         <x:v>640</x:v>
       </x:c>
       <x:c r="R93" s="0" t="n">
         <x:v>3875</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>1969</x:v>
       </x:c>
       <x:c r="T93" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U93" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="V93" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="W93" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="X93" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="Y93" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z93" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA93" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="AB93" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC93" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:29">
       <x:c r="A94" s="1" t="n">
         <x:v>17043</x:v>
       </x:c>
+      <x:c r="B94" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F94" s="0" t="n">
         <x:v>351</x:v>
       </x:c>
       <x:c r="G94" s="3">
         <x:v>43018</x:v>
       </x:c>
       <x:c r="H94" s="0" t="n">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I94" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J94" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="K94" s="0" t="n">
         <x:v>7008817</x:v>
       </x:c>
       <x:c r="L94" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="M94" s="0" t="n">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N94" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O94" s="0" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="P94" s="0" t="n">
         <x:v>5.12</x:v>
       </x:c>
       <x:c r="Q94" s="0" t="n">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R94" s="0" t="n">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="S94" s="0" t="n">
         <x:v>1996</x:v>
       </x:c>
       <x:c r="U94" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="V94" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="W94" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="Y94" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z94" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA94" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB94" s="3">
         <x:v>43018</x:v>
       </x:c>
       <x:c r="AC94" s="3">
         <x:v>43018</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:29">
       <x:c r="A95" s="1" t="n">
         <x:v>4000</x:v>
       </x:c>
+      <x:c r="B95" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F95" s="0" t="n">
         <x:v>420</x:v>
       </x:c>
       <x:c r="G95" s="3">
         <x:v>45327</x:v>
       </x:c>
       <x:c r="H95" s="0" t="n">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I95" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="K95" s="0" t="n">
         <x:v>7415462</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="M95" s="0" t="n">
         <x:v>50.25</x:v>
       </x:c>
       <x:c r="N95" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O95" s="0" t="n">
         <x:v>9.96</x:v>
       </x:c>
       <x:c r="P95" s="0" t="n">
         <x:v>6.95</x:v>
       </x:c>
       <x:c r="Q95" s="0" t="n">
         <x:v>749</x:v>
       </x:c>
       <x:c r="R95" s="0" t="n">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>1977</x:v>
       </x:c>
       <x:c r="T95" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U95" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="V95" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="W95" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="Y95" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z95" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA95" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="AB95" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC95" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:29">
       <x:c r="A96" s="1" t="n">
         <x:v>3913</x:v>
       </x:c>
+      <x:c r="B96" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F96" s="0" t="n">
         <x:v>1257</x:v>
       </x:c>
       <x:c r="G96" s="3">
         <x:v>41887</x:v>
       </x:c>
       <x:c r="H96" s="0" t="n">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="I96" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J96" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="K96" s="0" t="n">
         <x:v>8113401</x:v>
       </x:c>
       <x:c r="L96" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="M96" s="0" t="n">
         <x:v>69.66</x:v>
       </x:c>
       <x:c r="N96" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O96" s="0" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="P96" s="0" t="n">
         <x:v>8.9</x:v>
       </x:c>
       <x:c r="Q96" s="0" t="n">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="R96" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S96" s="0" t="n">
         <x:v>1984</x:v>
       </x:c>
       <x:c r="T96" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="U96" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="V96" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="W96" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="X96" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="Y96" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z96" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA96" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="AB96" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC96" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:29">
       <x:c r="A97" s="1" t="n">
         <x:v>3160</x:v>
       </x:c>
+      <x:c r="B97" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F97" s="0" t="n">
         <x:v>257</x:v>
       </x:c>
       <x:c r="G97" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H97" s="0" t="n">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="K97" s="0" t="n">
         <x:v>7437604</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="M97" s="0" t="n">
         <x:v>35.87</x:v>
       </x:c>
       <x:c r="N97" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O97" s="0" t="n">
         <x:v>8.84</x:v>
       </x:c>
       <x:c r="P97" s="0" t="n">
         <x:v>4.27</x:v>
       </x:c>
       <x:c r="Q97" s="0" t="n">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R97" s="0" t="n">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>1979</x:v>
       </x:c>
       <x:c r="T97" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="U97" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="V97" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="X97" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="Y97" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z97" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA97" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="AB97" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC97" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:29">
       <x:c r="A98" s="1" t="n">
         <x:v>13720</x:v>
       </x:c>
+      <x:c r="B98" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F98" s="0" t="n">
         <x:v>270</x:v>
       </x:c>
       <x:c r="G98" s="3">
         <x:v>45667</x:v>
       </x:c>
       <x:c r="H98" s="0" t="n">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J98" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="K98" s="0" t="n">
         <x:v>7927817</x:v>
       </x:c>
       <x:c r="L98" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="M98" s="0" t="n">
         <x:v>37.34</x:v>
       </x:c>
       <x:c r="N98" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O98" s="0" t="n">
         <x:v>9.14</x:v>
       </x:c>
       <x:c r="P98" s="0" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="Q98" s="0" t="n">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R98" s="0" t="n">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="S98" s="0" t="n">
         <x:v>1980</x:v>
       </x:c>
       <x:c r="T98" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U98" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="V98" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="Y98" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z98" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA98" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="AB98" s="3">
         <x:v>40241</x:v>
       </x:c>
       <x:c r="AC98" s="3">
         <x:v>40241</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:29">
       <x:c r="A99" s="1" t="n">
         <x:v>4105</x:v>
       </x:c>
+      <x:c r="B99" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F99" s="0" t="n">
-        <x:v>1242</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="G99" s="3">
-        <x:v>43244</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="H99" s="0" t="n">
-        <x:v>1089</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="K99" s="0" t="n">
         <x:v>8030465</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="M99" s="0" t="n">
         <x:v>68.83</x:v>
       </x:c>
       <x:c r="N99" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O99" s="0" t="n">
         <x:v>12.5</x:v>
       </x:c>
       <x:c r="P99" s="0" t="n">
         <x:v>8.23</x:v>
       </x:c>
       <x:c r="Q99" s="0" t="n">
         <x:v>1642</x:v>
       </x:c>
       <x:c r="R99" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="T99" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="U99" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="V99" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="W99" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="X99" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Y99" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="Z99" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA99" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="AB99" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC99" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:29">
       <x:c r="A100" s="1" t="n">
         <x:v>4138</x:v>
       </x:c>
+      <x:c r="B100" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F100" s="0" t="n">
         <x:v>3037</x:v>
       </x:c>
       <x:c r="G100" s="3">
         <x:v>45477</x:v>
       </x:c>
       <x:c r="H100" s="0" t="n">
         <x:v>2612</x:v>
       </x:c>
       <x:c r="I100" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J100" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="K100" s="0" t="n">
         <x:v>9175028</x:v>
       </x:c>
       <x:c r="L100" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="M100" s="0" t="n">
         <x:v>116</x:v>
       </x:c>
       <x:c r="N100" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O100" s="0" t="n">
         <x:v>16.6</x:v>
       </x:c>
       <x:c r="P100" s="0" t="n">
         <x:v>10.3</x:v>
       </x:c>
       <x:c r="Q100" s="0" t="n">
         <x:v>4401</x:v>
       </x:c>
       <x:c r="R100" s="0" t="n">
         <x:v>5918</x:v>
       </x:c>
       <x:c r="S100" s="0" t="n">
         <x:v>1999</x:v>
       </x:c>
       <x:c r="T100" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="U100" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="V100" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="X100" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="Y100" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z100" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA100" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="AB100" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC100" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:29">
       <x:c r="A101" s="1" t="n">
         <x:v>3892</x:v>
       </x:c>
+      <x:c r="B101" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F101" s="0" t="n">
         <x:v>786</x:v>
       </x:c>
       <x:c r="G101" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H101" s="0" t="n">
         <x:v>680</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="K101" s="0" t="n">
         <x:v>8212984</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="M101" s="0" t="n">
         <x:v>55.16</x:v>
       </x:c>
       <x:c r="N101" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O101" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="P101" s="0" t="n">
         <x:v>7.94</x:v>
       </x:c>
       <x:c r="Q101" s="0" t="n">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="R101" s="0" t="n">
         <x:v>3070</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="T101" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="U101" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="V101" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="W101" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="X101" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="Y101" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z101" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA101" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="AB101" s="3">
         <x:v>37558</x:v>
       </x:c>
       <x:c r="AC101" s="3">
         <x:v>37558</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:29">
       <x:c r="A102" s="1" t="n">
         <x:v>3898</x:v>
       </x:c>
+      <x:c r="B102" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F102" s="0" t="n">
         <x:v>971</x:v>
       </x:c>
       <x:c r="G102" s="3">
         <x:v>41976</x:v>
       </x:c>
       <x:c r="H102" s="0" t="n">
         <x:v>826</x:v>
       </x:c>
       <x:c r="I102" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J102" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="K102" s="0" t="n">
         <x:v>7360277</x:v>
       </x:c>
       <x:c r="L102" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="M102" s="0" t="n">
         <x:v>62.75</x:v>
       </x:c>
       <x:c r="N102" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O102" s="0" t="n">
         <x:v>11.5</x:v>
       </x:c>
       <x:c r="P102" s="0" t="n">
         <x:v>7.78</x:v>
       </x:c>
       <x:c r="Q102" s="0" t="n">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="R102" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S102" s="0" t="n">
         <x:v>1978</x:v>
       </x:c>
       <x:c r="T102" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="U102" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="V102" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="W102" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="Y102" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z102" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA102" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB102" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC102" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:29">
       <x:c r="A103" s="1" t="n">
         <x:v>14690</x:v>
       </x:c>
+      <x:c r="B103" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F103" s="0" t="n">
         <x:v>704</x:v>
       </x:c>
       <x:c r="G103" s="3">
         <x:v>44874</x:v>
       </x:c>
       <x:c r="H103" s="0" t="n">
         <x:v>659</x:v>
       </x:c>
       <x:c r="I103" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="K103" s="0" t="n">
         <x:v>9719082</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="M103" s="0" t="n">
         <x:v>56.8</x:v>
       </x:c>
       <x:c r="N103" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O103" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="P103" s="0" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="Q103" s="0" t="n">
         <x:v>865</x:v>
       </x:c>
       <x:c r="R103" s="0" t="n">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="T103" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="U103" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="V103" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Y103" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z103" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA103" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="AB103" s="3">
         <x:v>44420</x:v>
       </x:c>
       <x:c r="AC103" s="3">
         <x:v>41388</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:29">
       <x:c r="A104" s="1" t="n">
         <x:v>3031</x:v>
       </x:c>
+      <x:c r="B104" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F104" s="0" t="n">
         <x:v>357</x:v>
       </x:c>
       <x:c r="G104" s="3">
         <x:v>38939</x:v>
       </x:c>
       <x:c r="H104" s="0" t="n">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J104" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="K104" s="0" t="n">
         <x:v>8818348</x:v>
       </x:c>
       <x:c r="L104" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="M104" s="0" t="n">
         <x:v>46.93</x:v>
       </x:c>
       <x:c r="N104" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O104" s="0" t="n">
         <x:v>8.7</x:v>
       </x:c>
       <x:c r="P104" s="0" t="n">
         <x:v>4.84</x:v>
       </x:c>
       <x:c r="Q104" s="0" t="n">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R104" s="0" t="n">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="S104" s="0" t="n">
         <x:v>1989</x:v>
       </x:c>
       <x:c r="U104" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="V104" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="W104" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="Y104" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z104" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA104" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB104" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC104" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:29">
       <x:c r="A105" s="1" t="n">
         <x:v>19006</x:v>
       </x:c>
+      <x:c r="B105" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F105" s="0" t="n">
         <x:v>1630</x:v>
       </x:c>
       <x:c r="G105" s="3">
         <x:v>45324</x:v>
       </x:c>
       <x:c r="H105" s="0" t="n">
         <x:v>1386</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="K105" s="0" t="n">
         <x:v>9476238</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="M105" s="0" t="n">
         <x:v>89.4</x:v>
       </x:c>
       <x:c r="N105" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O105" s="0" t="n">
         <x:v>14.5</x:v>
       </x:c>
       <x:c r="P105" s="0" t="n">
         <x:v>9.28</x:v>
       </x:c>
       <x:c r="Q105" s="0" t="n">
         <x:v>2666</x:v>
       </x:c>
       <x:c r="R105" s="0" t="n">
         <x:v>5093</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="T105" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="U105" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="V105" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Y105" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Z105" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA105" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="AB105" s="3">
         <x:v>45324</x:v>
       </x:c>
       <x:c r="AC105" s="3">
         <x:v>45324</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:29">
       <x:c r="A106" s="1" t="n">
         <x:v>3856</x:v>
       </x:c>
+      <x:c r="B106" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F106" s="0" t="n">
         <x:v>1208</x:v>
       </x:c>
       <x:c r="G106" s="3">
         <x:v>44215</x:v>
       </x:c>
       <x:c r="H106" s="0" t="n">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J106" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="K106" s="0" t="n">
         <x:v>7347926</x:v>
       </x:c>
       <x:c r="L106" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="M106" s="0" t="n">
         <x:v>67.3</x:v>
       </x:c>
       <x:c r="N106" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O106" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="P106" s="0" t="n">
         <x:v>7.55</x:v>
       </x:c>
       <x:c r="Q106" s="0" t="n">
         <x:v>1267</x:v>
       </x:c>
       <x:c r="R106" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S106" s="0" t="n">
         <x:v>1974</x:v>
       </x:c>
       <x:c r="T106" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="U106" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="V106" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="W106" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="Y106" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z106" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA106" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB106" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC106" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:29">
       <x:c r="A107" s="1" t="n">
         <x:v>2479</x:v>
       </x:c>
+      <x:c r="B107" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F107" s="0" t="n">
         <x:v>420</x:v>
       </x:c>
       <x:c r="G107" s="3">
         <x:v>38939</x:v>
       </x:c>
       <x:c r="H107" s="0" t="n">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="K107" s="0" t="n">
         <x:v>9007427</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="M107" s="0" t="n">
         <x:v>45.94</x:v>
       </x:c>
       <x:c r="N107" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O107" s="0" t="n">
         <x:v>8.67</x:v>
       </x:c>
       <x:c r="P107" s="0" t="n">
         <x:v>4.94</x:v>
       </x:c>
       <x:c r="Q107" s="0" t="n">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R107" s="0" t="n">
         <x:v>1600</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>1990</x:v>
       </x:c>
       <x:c r="U107" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="V107" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Y107" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z107" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA107" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB107" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC107" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:29">
       <x:c r="A108" s="1" t="n">
         <x:v>4042</x:v>
       </x:c>
+      <x:c r="B108" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F108" s="0" t="n">
         <x:v>1403</x:v>
       </x:c>
       <x:c r="G108" s="3">
         <x:v>45979</x:v>
       </x:c>
       <x:c r="H108" s="0" t="n">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="K108" s="0" t="n">
         <x:v>7367495</x:v>
       </x:c>
       <x:c r="L108" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="M108" s="0" t="n">
         <x:v>71.5</x:v>
       </x:c>
       <x:c r="N108" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O108" s="0" t="n">
         <x:v>12.6</x:v>
       </x:c>
       <x:c r="P108" s="0" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="Q108" s="0" t="n">
         <x:v>1583</x:v>
       </x:c>
       <x:c r="R108" s="0" t="n">
         <x:v>2600</x:v>
       </x:c>
       <x:c r="S108" s="0" t="n">
         <x:v>1974</x:v>
       </x:c>
       <x:c r="T108" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="U108" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="V108" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="W108" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="X108" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Y108" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="Z108" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA108" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="AB108" s="3">
         <x:v>45979</x:v>
       </x:c>
       <x:c r="AC108" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:29">
       <x:c r="A109" s="1" t="n">
         <x:v>3826</x:v>
       </x:c>
+      <x:c r="B109" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F109" s="0" t="n">
         <x:v>682</x:v>
       </x:c>
       <x:c r="G109" s="3">
         <x:v>44215</x:v>
       </x:c>
       <x:c r="H109" s="0" t="n">
         <x:v>580</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="K109" s="0" t="n">
         <x:v>7383712</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="M109" s="0" t="n">
         <x:v>51.65</x:v>
       </x:c>
       <x:c r="N109" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O109" s="0" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="P109" s="0" t="n">
         <x:v>7.95</x:v>
       </x:c>
       <x:c r="Q109" s="0" t="n">
         <x:v>788</x:v>
       </x:c>
       <x:c r="R109" s="0" t="n">
         <x:v>3070</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>1988</x:v>
       </x:c>
       <x:c r="T109" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U109" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="V109" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Y109" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Z109" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA109" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB109" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC109" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:29">
       <x:c r="A110" s="1" t="n">
         <x:v>3979</x:v>
       </x:c>
+      <x:c r="B110" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F110" s="0" t="n">
         <x:v>809</x:v>
       </x:c>
       <x:c r="G110" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H110" s="0" t="n">
         <x:v>688</x:v>
       </x:c>
       <x:c r="I110" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J110" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="K110" s="0" t="n">
         <x:v>7930735</x:v>
       </x:c>
       <x:c r="L110" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="M110" s="0" t="n">
         <x:v>55.17</x:v>
       </x:c>
       <x:c r="N110" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O110" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="P110" s="0" t="n">
         <x:v>7.92</x:v>
       </x:c>
       <x:c r="Q110" s="0" t="n">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="R110" s="0" t="n">
         <x:v>2875</x:v>
       </x:c>
       <x:c r="S110" s="0" t="n">
         <x:v>1981</x:v>
       </x:c>
       <x:c r="T110" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="U110" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="V110" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="W110" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="X110" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Y110" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z110" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA110" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB110" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC110" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:29">
       <x:c r="A111" s="1" t="n">
         <x:v>4051</x:v>
       </x:c>
+      <x:c r="B111" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F111" s="0" t="n">
         <x:v>1862</x:v>
       </x:c>
       <x:c r="G111" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H111" s="0" t="n">
         <x:v>1583</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="K111" s="0" t="n">
         <x:v>8909252</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="M111" s="0" t="n">
         <x:v>78</x:v>
       </x:c>
       <x:c r="N111" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O111" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P111" s="0" t="n">
         <x:v>8.8</x:v>
       </x:c>
       <x:c r="Q111" s="0" t="n">
         <x:v>2193</x:v>
       </x:c>
       <x:c r="R111" s="0" t="n">
         <x:v>4692</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>1991</x:v>
       </x:c>
       <x:c r="T111" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="U111" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="V111" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="W111" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="X111" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="Y111" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z111" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA111" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB111" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC111" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:29">
       <x:c r="A112" s="1" t="n">
         <x:v>3952</x:v>
       </x:c>
+      <x:c r="B112" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F112" s="0" t="n">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="G112" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H112" s="0" t="n">
         <x:v>991</x:v>
       </x:c>
       <x:c r="I112" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J112" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="K112" s="0" t="n">
         <x:v>7120201</x:v>
       </x:c>
       <x:c r="L112" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="M112" s="0" t="n">
         <x:v>65.14</x:v>
       </x:c>
       <x:c r="N112" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O112" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="P112" s="0" t="n">
         <x:v>7.58</x:v>
       </x:c>
       <x:c r="Q112" s="0" t="n">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="R112" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S112" s="0" t="n">
         <x:v>1971</x:v>
       </x:c>
       <x:c r="T112" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U112" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="V112" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="W112" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="X112" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="Y112" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z112" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA112" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB112" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC112" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:29">
       <x:c r="A113" s="1" t="n">
         <x:v>2806</x:v>
       </x:c>
+      <x:c r="B113" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F113" s="0" t="n">
         <x:v>292</x:v>
       </x:c>
       <x:c r="G113" s="3">
         <x:v>41257</x:v>
       </x:c>
       <x:c r="H113" s="0" t="n">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I113" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="K113" s="0" t="n">
         <x:v>7309003</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="M113" s="0" t="n">
         <x:v>38.3</x:v>
       </x:c>
       <x:c r="N113" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O113" s="0" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="P113" s="0" t="n">
         <x:v>6.25</x:v>
       </x:c>
       <x:c r="Q113" s="0" t="n">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R113" s="0" t="n">
         <x:v>1138</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>1947</x:v>
       </x:c>
       <x:c r="T113" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="U113" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="V113" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="W113" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="X113" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="Y113" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z113" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA113" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="AB113" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC113" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:29">
       <x:c r="A114" s="1" t="n">
         <x:v>3706</x:v>
       </x:c>
+      <x:c r="B114" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F114" s="0" t="n">
         <x:v>422</x:v>
       </x:c>
       <x:c r="G114" s="3">
         <x:v>44923</x:v>
       </x:c>
       <x:c r="H114" s="0" t="n">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I114" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J114" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="K114" s="0" t="n">
         <x:v>7325162</x:v>
       </x:c>
       <x:c r="L114" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="M114" s="0" t="n">
         <x:v>49.08</x:v>
       </x:c>
       <x:c r="N114" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O114" s="0" t="n">
         <x:v>8.37</x:v>
       </x:c>
       <x:c r="P114" s="0" t="n">
         <x:v>6.18</x:v>
       </x:c>
       <x:c r="Q114" s="0" t="n">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R114" s="0" t="n">
         <x:v>1400</x:v>
       </x:c>
       <x:c r="S114" s="0" t="n">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="T114" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="U114" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="V114" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="W114" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="Y114" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z114" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA114" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB114" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC114" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:29">
       <x:c r="A115" s="1" t="n">
         <x:v>14422</x:v>
       </x:c>
+      <x:c r="B115" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F115" s="0" t="n">
         <x:v>383</x:v>
       </x:c>
       <x:c r="G115" s="3">
         <x:v>45621</x:v>
       </x:c>
       <x:c r="H115" s="0" t="n">
         <x:v>333</x:v>
       </x:c>
       <x:c r="I115" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="K115" s="0" t="n">
         <x:v>7015585</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="M115" s="0" t="n">
         <x:v>45.1</x:v>
       </x:c>
       <x:c r="N115" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O115" s="0" t="n">
         <x:v>7.92</x:v>
       </x:c>
       <x:c r="P115" s="0" t="n">
         <x:v>4.75</x:v>
       </x:c>
       <x:c r="Q115" s="0" t="n">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R115" s="0" t="n">
         <x:v>1800</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>1970</x:v>
       </x:c>
       <x:c r="U115" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="V115" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="Y115" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z115" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA115" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="AB115" s="3">
         <x:v>42017</x:v>
       </x:c>
       <x:c r="AC115" s="3">
         <x:v>42017</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:29">
       <x:c r="A116" s="1" t="n">
         <x:v>14708</x:v>
       </x:c>
+      <x:c r="B116" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F116" s="0" t="n">
         <x:v>449</x:v>
       </x:c>
       <x:c r="G116" s="3">
         <x:v>44649</x:v>
       </x:c>
       <x:c r="H116" s="0" t="n">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J116" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="K116" s="0" t="n">
         <x:v>7043908</x:v>
       </x:c>
       <x:c r="L116" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="M116" s="0" t="n">
         <x:v>54.25</x:v>
       </x:c>
       <x:c r="N116" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O116" s="0" t="n">
         <x:v>7.92</x:v>
       </x:c>
       <x:c r="P116" s="0" t="n">
         <x:v>4.62</x:v>
       </x:c>
       <x:c r="Q116" s="0" t="n">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R116" s="0" t="n">
         <x:v>1450</x:v>
       </x:c>
       <x:c r="S116" s="0" t="n">
         <x:v>1971</x:v>
       </x:c>
       <x:c r="U116" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="V116" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="Y116" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z116" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA116" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="AB116" s="3">
         <x:v>42017</x:v>
       </x:c>
       <x:c r="AC116" s="3">
         <x:v>42017</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:29">
       <x:c r="A117" s="1" t="n">
         <x:v>4114</x:v>
       </x:c>
+      <x:c r="B117" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F117" s="0" t="n">
         <x:v>1875</x:v>
       </x:c>
       <x:c r="G117" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H117" s="0" t="n">
         <x:v>1600</x:v>
       </x:c>
       <x:c r="I117" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="K117" s="0" t="n">
         <x:v>7910682</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="M117" s="0" t="n">
         <x:v>81</x:v>
       </x:c>
       <x:c r="N117" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O117" s="0" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="P117" s="0" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="Q117" s="0" t="n">
         <x:v>2100</x:v>
       </x:c>
       <x:c r="R117" s="0" t="n">
         <x:v>4945</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>1981</x:v>
       </x:c>
       <x:c r="T117" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U117" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="V117" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="W117" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="X117" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Y117" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z117" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA117" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="AB117" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC117" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:29">
       <x:c r="A118" s="1" t="n">
         <x:v>6347</x:v>
       </x:c>
+      <x:c r="B118" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F118" s="0" t="n">
         <x:v>1881</x:v>
       </x:c>
       <x:c r="G118" s="3">
         <x:v>41838</x:v>
       </x:c>
       <x:c r="H118" s="0" t="n">
         <x:v>1653</x:v>
       </x:c>
       <x:c r="I118" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J118" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="K118" s="0" t="n">
         <x:v>8206301</x:v>
       </x:c>
       <x:c r="L118" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="M118" s="0" t="n">
         <x:v>77.44</x:v>
       </x:c>
       <x:c r="N118" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O118" s="0" t="n">
         <x:v>13.7</x:v>
       </x:c>
       <x:c r="P118" s="0" t="n">
         <x:v>6.65</x:v>
       </x:c>
       <x:c r="Q118" s="0" t="n">
         <x:v>2165</x:v>
       </x:c>
       <x:c r="R118" s="0" t="n">
         <x:v>4400</x:v>
       </x:c>
       <x:c r="S118" s="0" t="n">
         <x:v>1985</x:v>
       </x:c>
       <x:c r="T118" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="U118" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="V118" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="X118" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="Y118" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z118" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA118" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="AB118" s="3">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="AC118" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:29">
       <x:c r="A119" s="1" t="n">
         <x:v>4039</x:v>
       </x:c>
+      <x:c r="B119" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F119" s="0" t="n">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="G119" s="3">
         <x:v>40141</x:v>
       </x:c>
       <x:c r="H119" s="0" t="n">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="I119" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="K119" s="0" t="n">
         <x:v>7809285</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="M119" s="0" t="n">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N119" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O119" s="0" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="P119" s="0" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="Q119" s="0" t="n">
         <x:v>1560</x:v>
       </x:c>
       <x:c r="R119" s="0" t="n">
         <x:v>4000</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>1980</x:v>
       </x:c>
       <x:c r="T119" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U119" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="V119" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="X119" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="Y119" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z119" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA119" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="AB119" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC119" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:29">
       <x:c r="A120" s="1" t="n">
         <x:v>3874</x:v>
       </x:c>
+      <x:c r="B120" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F120" s="0" t="n">
         <x:v>655</x:v>
       </x:c>
       <x:c r="G120" s="3">
         <x:v>44939</x:v>
       </x:c>
       <x:c r="H120" s="0" t="n">
         <x:v>557</x:v>
       </x:c>
       <x:c r="I120" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J120" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="K120" s="0" t="n">
         <x:v>6928577</x:v>
       </x:c>
       <x:c r="L120" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="M120" s="0" t="n">
         <x:v>50.4</x:v>
       </x:c>
       <x:c r="N120" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O120" s="0" t="n">
         <x:v>10.37</x:v>
       </x:c>
       <x:c r="P120" s="0" t="n">
         <x:v>6.3</x:v>
       </x:c>
       <x:c r="Q120" s="0" t="n">
         <x:v>503</x:v>
       </x:c>
       <x:c r="R120" s="0" t="n">
         <x:v>2875</x:v>
       </x:c>
       <x:c r="S120" s="0" t="n">
         <x:v>1969</x:v>
       </x:c>
       <x:c r="T120" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U120" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="V120" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="W120" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="X120" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="Y120" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="Z120" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA120" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="AB120" s="3">
         <x:v>45975</x:v>
       </x:c>
       <x:c r="AC120" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:29">
       <x:c r="A121" s="1" t="n">
         <x:v>3937</x:v>
       </x:c>
+      <x:c r="B121" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F121" s="0" t="n">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="G121" s="3">
         <x:v>44260</x:v>
       </x:c>
       <x:c r="H121" s="0" t="n">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="K121" s="0" t="n">
         <x:v>7407958</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="M121" s="0" t="n">
         <x:v>66.46</x:v>
       </x:c>
       <x:c r="N121" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O121" s="0" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="P121" s="0" t="n">
         <x:v>8.21</x:v>
       </x:c>
       <x:c r="Q121" s="0" t="n">
         <x:v>1384</x:v>
       </x:c>
       <x:c r="R121" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>1974</x:v>
       </x:c>
       <x:c r="T121" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U121" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="V121" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="W121" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="X121" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="Y121" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z121" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA121" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="AB121" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC121" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:29">
       <x:c r="A122" s="1" t="n">
         <x:v>299</x:v>
       </x:c>
+      <x:c r="B122" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F122" s="0" t="n">
         <x:v>1559</x:v>
       </x:c>
       <x:c r="G122" s="3">
         <x:v>40829</x:v>
       </x:c>
       <x:c r="H122" s="0" t="n">
         <x:v>1326</x:v>
       </x:c>
       <x:c r="I122" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="J122" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="K122" s="0" t="n">
         <x:v>8021775</x:v>
       </x:c>
       <x:c r="L122" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="M122" s="0" t="n">
         <x:v>78.39</x:v>
       </x:c>
       <x:c r="N122" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O122" s="0" t="n">
         <x:v>12.88</x:v>
       </x:c>
       <x:c r="P122" s="0" t="n">
         <x:v>8.31</x:v>
       </x:c>
       <x:c r="Q122" s="0" t="n">
         <x:v>2058</x:v>
       </x:c>
       <x:c r="R122" s="0" t="n">
         <x:v>3270</x:v>
       </x:c>
       <x:c r="S122" s="0" t="n">
         <x:v>1989</x:v>
       </x:c>
       <x:c r="T122" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="U122" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="V122" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="Y122" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z122" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA122" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="AB122" s="3">
         <x:v>45679</x:v>
       </x:c>
       <x:c r="AC122" s="3">
         <x:v>38656</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:29">
       <x:c r="A123" s="1" t="n">
         <x:v>4132</x:v>
       </x:c>
+      <x:c r="B123" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F123" s="0" t="n">
         <x:v>2554</x:v>
       </x:c>
       <x:c r="G123" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H123" s="0" t="n">
         <x:v>2182</x:v>
       </x:c>
       <x:c r="I123" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="K123" s="0" t="n">
         <x:v>9232668</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="M123" s="0" t="n">
         <x:v>91.9</x:v>
       </x:c>
       <x:c r="N123" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O123" s="0" t="n">
         <x:v>15.2</x:v>
       </x:c>
       <x:c r="P123" s="0" t="n">
         <x:v>9.8</x:v>
       </x:c>
       <x:c r="Q123" s="0" t="n">
         <x:v>3005</x:v>
       </x:c>
       <x:c r="R123" s="0" t="n">
         <x:v>6598</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="T123" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="U123" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="V123" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="Y123" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z123" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA123" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="AB123" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC123" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:29">
       <x:c r="A124" s="1" t="n">
         <x:v>4075</x:v>
       </x:c>
+      <x:c r="B124" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F124" s="0" t="n">
         <x:v>1919</x:v>
       </x:c>
       <x:c r="G124" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H124" s="0" t="n">
         <x:v>1639</x:v>
       </x:c>
       <x:c r="I124" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="J124" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="K124" s="0" t="n">
         <x:v>8919453</x:v>
       </x:c>
       <x:c r="L124" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="M124" s="0" t="n">
         <x:v>78.8</x:v>
       </x:c>
       <x:c r="N124" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O124" s="0" t="n">
         <x:v>13.5</x:v>
       </x:c>
       <x:c r="P124" s="0" t="n">
         <x:v>8.9</x:v>
       </x:c>
       <x:c r="Q124" s="0" t="n">
         <x:v>2118</x:v>
       </x:c>
       <x:c r="R124" s="0" t="n">
         <x:v>4800</x:v>
       </x:c>
       <x:c r="S124" s="0" t="n">
         <x:v>1992</x:v>
       </x:c>
       <x:c r="T124" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="U124" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="V124" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="W124" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="Y124" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z124" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA124" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="AB124" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC124" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:29">
       <x:c r="A125" s="1" t="n">
         <x:v>15944</x:v>
       </x:c>
+      <x:c r="B125" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F125" s="0" t="n">
         <x:v>1729</x:v>
       </x:c>
       <x:c r="G125" s="3">
         <x:v>42066</x:v>
       </x:c>
       <x:c r="H125" s="0" t="n">
         <x:v>1477</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="K125" s="0" t="n">
         <x:v>9698551</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="M125" s="0" t="n">
         <x:v>79.8</x:v>
       </x:c>
       <x:c r="N125" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O125" s="0" t="n">
         <x:v>13.66</x:v>
       </x:c>
       <x:c r="P125" s="0" t="n">
         <x:v>8.69</x:v>
       </x:c>
       <x:c r="Q125" s="0" t="n">
         <x:v>1914</x:v>
       </x:c>
       <x:c r="R125" s="0" t="n">
         <x:v>5500</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="T125" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="U125" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="V125" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="W125" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="X125" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="Y125" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z125" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA125" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="AB125" s="3">
         <x:v>43369</x:v>
       </x:c>
       <x:c r="AC125" s="3">
         <x:v>42180</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:29">
       <x:c r="A126" s="1" t="n">
         <x:v>12</x:v>
       </x:c>
+      <x:c r="B126" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F126" s="0" t="n">
         <x:v>3161</x:v>
       </x:c>
       <x:c r="G126" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H126" s="0" t="n">
         <x:v>2410</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="J126" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="K126" s="0" t="n">
         <x:v>9281310</x:v>
       </x:c>
       <x:c r="L126" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="M126" s="0" t="n">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N126" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O126" s="0" t="n">
         <x:v>16.6</x:v>
       </x:c>
       <x:c r="P126" s="0" t="n">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="Q126" s="0" t="n">
         <x:v>4406</x:v>
       </x:c>
       <x:c r="R126" s="0" t="n">
         <x:v>7954</x:v>
       </x:c>
       <x:c r="S126" s="0" t="n">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="T126" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="U126" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="V126" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="Y126" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z126" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA126" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="AB126" s="3">
         <x:v>38443</x:v>
       </x:c>
       <x:c r="AC126" s="3">
         <x:v>38443</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:29">
       <x:c r="A127" s="1" t="n">
         <x:v>3772</x:v>
       </x:c>
+      <x:c r="B127" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F127" s="0" t="n">
         <x:v>2060</x:v>
       </x:c>
       <x:c r="G127" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H127" s="0" t="n">
         <x:v>1777</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="K127" s="0" t="n">
         <x:v>9156058</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="M127" s="0" t="n">
         <x:v>84.1</x:v>
       </x:c>
       <x:c r="N127" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O127" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P127" s="0" t="n">
         <x:v>8.8</x:v>
       </x:c>
       <x:c r="Q127" s="0" t="n">
         <x:v>2479</x:v>
       </x:c>
       <x:c r="R127" s="0" t="n">
         <x:v>4079</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>1997</x:v>
       </x:c>
       <x:c r="T127" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="U127" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="V127" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="Y127" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z127" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA127" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="AB127" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC127" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:29">
       <x:c r="A128" s="1" t="n">
         <x:v>12429</x:v>
       </x:c>
+      <x:c r="B128" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F128" s="0" t="n">
         <x:v>2049</x:v>
       </x:c>
       <x:c r="G128" s="3">
         <x:v>44280</x:v>
       </x:c>
       <x:c r="H128" s="0" t="n">
         <x:v>1550</x:v>
       </x:c>
       <x:c r="I128" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="J128" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="K128" s="0" t="n">
         <x:v>8212075</x:v>
       </x:c>
       <x:c r="L128" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="M128" s="0" t="n">
         <x:v>84.2</x:v>
       </x:c>
       <x:c r="N128" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O128" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="P128" s="0" t="n">
         <x:v>9.6</x:v>
       </x:c>
       <x:c r="Q128" s="0" t="n">
         <x:v>2767</x:v>
       </x:c>
       <x:c r="R128" s="0" t="n">
         <x:v>5703</x:v>
       </x:c>
       <x:c r="S128" s="0" t="n">
         <x:v>1984</x:v>
       </x:c>
       <x:c r="T128" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="U128" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="V128" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="Y128" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z128" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA128" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="AB128" s="3">
         <x:v>44197</x:v>
       </x:c>
       <x:c r="AC128" s="3">
         <x:v>44197</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:29">
       <x:c r="A129" s="1" t="n">
         <x:v>3754</x:v>
       </x:c>
+      <x:c r="B129" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F129" s="0" t="n">
         <x:v>2060</x:v>
       </x:c>
       <x:c r="G129" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H129" s="0" t="n">
         <x:v>1500</x:v>
       </x:c>
       <x:c r="I129" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="K129" s="0" t="n">
         <x:v>9210969</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="M129" s="0" t="n">
         <x:v>84.1</x:v>
       </x:c>
       <x:c r="N129" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O129" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P129" s="0" t="n">
         <x:v>8.8</x:v>
       </x:c>
       <x:c r="Q129" s="0" t="n">
         <x:v>2502</x:v>
       </x:c>
       <x:c r="R129" s="0" t="n">
         <x:v>4075</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="T129" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="U129" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="V129" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="Y129" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z129" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA129" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="AB129" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC129" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:29">
       <x:c r="A130" s="1" t="n">
         <x:v>4078</x:v>
       </x:c>
+      <x:c r="B130" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F130" s="0" t="n">
         <x:v>1940</x:v>
       </x:c>
       <x:c r="G130" s="3">
         <x:v>45806</x:v>
       </x:c>
       <x:c r="H130" s="0" t="n">
         <x:v>1300</x:v>
       </x:c>
       <x:c r="I130" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="J130" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="K130" s="0" t="n">
         <x:v>8919439</x:v>
       </x:c>
       <x:c r="L130" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="M130" s="0" t="n">
         <x:v>79.8</x:v>
       </x:c>
       <x:c r="N130" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O130" s="0" t="n">
         <x:v>13.5</x:v>
       </x:c>
       <x:c r="P130" s="0" t="n">
         <x:v>8.9</x:v>
       </x:c>
       <x:c r="Q130" s="0" t="n">
         <x:v>2109</x:v>
       </x:c>
       <x:c r="R130" s="0" t="n">
         <x:v>4800</x:v>
       </x:c>
       <x:c r="S130" s="0" t="n">
         <x:v>1991</x:v>
       </x:c>
       <x:c r="T130" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="U130" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="V130" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="Y130" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z130" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA130" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="AB130" s="3">
         <x:v>45751</x:v>
       </x:c>
       <x:c r="AC130" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:29">
       <x:c r="A131" s="1" t="n">
         <x:v>16373</x:v>
       </x:c>
+      <x:c r="B131" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F131" s="0" t="n">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G131" s="3">
         <x:v>42811</x:v>
       </x:c>
       <x:c r="H131" s="0" t="n">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="K131" s="0" t="n">
         <x:v>8465098</x:v>
       </x:c>
       <x:c r="M131" s="0" t="n">
         <x:v>32.7</x:v>
       </x:c>
       <x:c r="N131" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O131" s="0" t="n">
         <x:v>8.63</x:v>
       </x:c>
       <x:c r="P131" s="0" t="n">
         <x:v>4.03</x:v>
       </x:c>
       <x:c r="Q131" s="0" t="n">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R131" s="0" t="n">
         <x:v>800</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="U131" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="V131" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="Y131" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z131" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA131" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="AB131" s="3">
         <x:v>43034</x:v>
       </x:c>
       <x:c r="AC131" s="3">
         <x:v>43034</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:29">
       <x:c r="A132" s="1" t="n">
         <x:v>3958</x:v>
       </x:c>
+      <x:c r="B132" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C132" s="0" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
         <x:v>854</x:v>
       </x:c>
-      <x:c r="D132" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E132" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F132" s="0" t="n">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="G132" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H132" s="0" t="n">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="I132" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="J132" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="K132" s="0" t="n">
         <x:v>7806300</x:v>
       </x:c>
       <x:c r="L132" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="M132" s="0" t="n">
         <x:v>59.44</x:v>
       </x:c>
       <x:c r="N132" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O132" s="0" t="n">
         <x:v>12.25</x:v>
       </x:c>
       <x:c r="P132" s="0" t="n">
         <x:v>5.85</x:v>
       </x:c>
       <x:c r="Q132" s="0" t="n">
         <x:v>1280</x:v>
       </x:c>
       <x:c r="R132" s="0" t="n">
         <x:v>3601</x:v>
       </x:c>
       <x:c r="S132" s="0" t="n">
         <x:v>1980</x:v>
       </x:c>
       <x:c r="T132" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U132" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="V132" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="Y132" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z132" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA132" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="AB132" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC132" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:29">
       <x:c r="A133" s="1" t="n">
         <x:v>4108</x:v>
       </x:c>
+      <x:c r="B133" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F133" s="0" t="n">
         <x:v>1627</x:v>
       </x:c>
       <x:c r="G133" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H133" s="0" t="n">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="I133" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="K133" s="0" t="n">
         <x:v>8812215</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="M133" s="0" t="n">
         <x:v>59.3</x:v>
       </x:c>
       <x:c r="N133" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O133" s="0" t="n">
         <x:v>12.65</x:v>
       </x:c>
       <x:c r="P133" s="0" t="n">
         <x:v>5.77</x:v>
       </x:c>
       <x:c r="Q133" s="0" t="n">
         <x:v>1276</x:v>
       </x:c>
       <x:c r="R133" s="0" t="n">
         <x:v>4000</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>1989</x:v>
       </x:c>
       <x:c r="T133" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U133" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="V133" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="W133" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="X133" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="Y133" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z133" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA133" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="AB133" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC133" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:29">
       <x:c r="A134" s="1" t="n">
         <x:v>4012</x:v>
       </x:c>
+      <x:c r="B134" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F134" s="0" t="n">
         <x:v>1304</x:v>
       </x:c>
       <x:c r="G134" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H134" s="0" t="n">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="I134" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="J134" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="K134" s="0" t="n">
         <x:v>8003228</x:v>
       </x:c>
       <x:c r="L134" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="M134" s="0" t="n">
         <x:v>60.03</x:v>
       </x:c>
       <x:c r="N134" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O134" s="0" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="P134" s="0" t="n">
         <x:v>5.94</x:v>
       </x:c>
       <x:c r="Q134" s="0" t="n">
         <x:v>1525</x:v>
       </x:c>
       <x:c r="R134" s="0" t="n">
         <x:v>3601</x:v>
       </x:c>
       <x:c r="S134" s="0" t="n">
         <x:v>1980</x:v>
       </x:c>
       <x:c r="T134" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U134" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="V134" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="Y134" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z134" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA134" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="AB134" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC134" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:29">
       <x:c r="A135" s="1" t="n">
         <x:v>4090</x:v>
       </x:c>
+      <x:c r="B135" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F135" s="0" t="n">
         <x:v>1520</x:v>
       </x:c>
       <x:c r="G135" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H135" s="0" t="n">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="I135" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="K135" s="0" t="n">
         <x:v>8111350</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="M135" s="0" t="n">
         <x:v>61.88</x:v>
       </x:c>
       <x:c r="N135" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O135" s="0" t="n">
         <x:v>13.11</x:v>
       </x:c>
       <x:c r="P135" s="0" t="n">
         <x:v>8.69</x:v>
       </x:c>
       <x:c r="Q135" s="0" t="n">
         <x:v>1830</x:v>
       </x:c>
       <x:c r="R135" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="T135" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="U135" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="V135" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="W135" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="X135" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="Y135" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z135" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA135" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="AB135" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC135" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:29">
       <x:c r="A136" s="1" t="n">
         <x:v>4054</x:v>
       </x:c>
+      <x:c r="B136" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F136" s="0" t="n">
         <x:v>1273</x:v>
       </x:c>
       <x:c r="G136" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H136" s="0" t="n">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="I136" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="J136" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="K136" s="0" t="n">
         <x:v>8113396</x:v>
       </x:c>
       <x:c r="L136" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="M136" s="0" t="n">
         <x:v>69.65</x:v>
       </x:c>
       <x:c r="N136" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O136" s="0" t="n">
         <x:v>12.95</x:v>
       </x:c>
       <x:c r="P136" s="0" t="n">
         <x:v>8.73</x:v>
       </x:c>
       <x:c r="Q136" s="0" t="n">
         <x:v>1587</x:v>
       </x:c>
       <x:c r="R136" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S136" s="0" t="n">
         <x:v>1983</x:v>
       </x:c>
       <x:c r="T136" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="U136" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="V136" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="W136" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="Y136" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z136" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA136" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="AB136" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC136" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:29">
       <x:c r="A137" s="1" t="n">
         <x:v>4036</x:v>
       </x:c>
+      <x:c r="B137" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F137" s="0" t="n">
         <x:v>1273</x:v>
       </x:c>
       <x:c r="G137" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H137" s="0" t="n">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="I137" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="K137" s="0" t="n">
         <x:v>8113413</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="M137" s="0" t="n">
         <x:v>69.24</x:v>
       </x:c>
       <x:c r="N137" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O137" s="0" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="P137" s="0" t="n">
         <x:v>8.4</x:v>
       </x:c>
       <x:c r="Q137" s="0" t="n">
         <x:v>1633</x:v>
       </x:c>
       <x:c r="R137" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>1985</x:v>
       </x:c>
       <x:c r="T137" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="U137" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="V137" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="W137" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="Y137" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z137" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA137" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="AB137" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC137" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:29">
       <x:c r="A138" s="1" t="n">
         <x:v>4057</x:v>
       </x:c>
+      <x:c r="B138" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F138" s="0" t="n">
         <x:v>1273</x:v>
       </x:c>
       <x:c r="G138" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H138" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I138" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="J138" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="K138" s="0" t="n">
         <x:v>8113425</x:v>
       </x:c>
       <x:c r="L138" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="M138" s="0" t="n">
         <x:v>69.34</x:v>
       </x:c>
       <x:c r="N138" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O138" s="0" t="n">
         <x:v>12.7</x:v>
       </x:c>
       <x:c r="P138" s="0" t="n">
         <x:v>5.33</x:v>
       </x:c>
       <x:c r="Q138" s="0" t="n">
         <x:v>1589</x:v>
       </x:c>
       <x:c r="R138" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S138" s="0" t="n">
         <x:v>1983</x:v>
       </x:c>
       <x:c r="T138" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="U138" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="V138" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="W138" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="Y138" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z138" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA138" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="AB138" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC138" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:29">
       <x:c r="A139" s="1" t="n">
         <x:v>3646</x:v>
       </x:c>
+      <x:c r="B139" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F139" s="0" t="n">
         <x:v>1350</x:v>
       </x:c>
       <x:c r="G139" s="3">
         <x:v>45210</x:v>
       </x:c>
       <x:c r="H139" s="0" t="n">
         <x:v>972</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="K139" s="0" t="n">
         <x:v>7823396</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="M139" s="0" t="n">
         <x:v>68.85</x:v>
       </x:c>
       <x:c r="N139" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O139" s="0" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="P139" s="0" t="n">
         <x:v>5.56</x:v>
       </x:c>
       <x:c r="Q139" s="0" t="n">
         <x:v>1468</x:v>
       </x:c>
       <x:c r="R139" s="0" t="n">
         <x:v>3551</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>1979</x:v>
       </x:c>
       <x:c r="T139" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U139" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="V139" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="W139" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="X139" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="Y139" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z139" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA139" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="AB139" s="3">
         <x:v>45210</x:v>
       </x:c>
       <x:c r="AC139" s="3">
         <x:v>45210</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:29">
       <x:c r="A140" s="1" t="n">
         <x:v>3988</x:v>
       </x:c>
+      <x:c r="B140" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F140" s="0" t="n">
         <x:v>1358</x:v>
       </x:c>
       <x:c r="G140" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H140" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I140" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="J140" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="K140" s="0" t="n">
         <x:v>8107658</x:v>
       </x:c>
       <x:c r="L140" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="M140" s="0" t="n">
         <x:v>73.1</x:v>
       </x:c>
       <x:c r="N140" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O140" s="0" t="n">
         <x:v>12.85</x:v>
       </x:c>
       <x:c r="P140" s="0" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="Q140" s="0" t="n">
         <x:v>1512</x:v>
       </x:c>
       <x:c r="R140" s="0" t="n">
         <x:v>4000</x:v>
       </x:c>
       <x:c r="S140" s="0" t="n">
         <x:v>1985</x:v>
       </x:c>
       <x:c r="T140" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U140" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="V140" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="W140" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="Y140" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z140" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA140" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="AB140" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC140" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:29">
       <x:c r="A141" s="1" t="n">
         <x:v>3916</x:v>
       </x:c>
+      <x:c r="B141" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F141" s="0" t="n">
         <x:v>806</x:v>
       </x:c>
       <x:c r="G141" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H141" s="0" t="n">
         <x:v>680</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="K141" s="0" t="n">
         <x:v>8102309</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="M141" s="0" t="n">
         <x:v>50.35</x:v>
       </x:c>
       <x:c r="N141" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O141" s="0" t="n">
         <x:v>10.9</x:v>
       </x:c>
       <x:c r="P141" s="0" t="n">
         <x:v>5.17</x:v>
       </x:c>
       <x:c r="Q141" s="0" t="n">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="R141" s="0" t="n">
         <x:v>3070</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>1985</x:v>
       </x:c>
       <x:c r="T141" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U141" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="V141" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="W141" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="Y141" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z141" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA141" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="AB141" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC141" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:29">
       <x:c r="A142" s="1" t="n">
         <x:v>4003</x:v>
       </x:c>
+      <x:c r="B142" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F142" s="0" t="n">
         <x:v>1312</x:v>
       </x:c>
       <x:c r="G142" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H142" s="0" t="n">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="I142" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J142" s="0" t="n">
         <x:v>25033585338</x:v>
       </x:c>
       <x:c r="K142" s="0" t="n">
         <x:v>8124060</x:v>
       </x:c>
       <x:c r="L142" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="M142" s="0" t="n">
         <x:v>68.8</x:v>
       </x:c>
       <x:c r="N142" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O142" s="0" t="n">
         <x:v>12.96</x:v>
       </x:c>
       <x:c r="P142" s="0" t="n">
         <x:v>8.25</x:v>
       </x:c>
       <x:c r="Q142" s="0" t="n">
         <x:v>1550</x:v>
       </x:c>
       <x:c r="R142" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S142" s="0" t="n">
         <x:v>1983</x:v>
       </x:c>
       <x:c r="T142" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="U142" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="V142" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="X142" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="Y142" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z142" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA142" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="AB142" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC142" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:29">
       <x:c r="A143" s="1" t="n">
         <x:v>6311</x:v>
       </x:c>
+      <x:c r="B143" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F143" s="0" t="n">
         <x:v>996</x:v>
       </x:c>
       <x:c r="G143" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H143" s="0" t="n">
         <x:v>858</x:v>
       </x:c>
       <x:c r="I143" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="K143" s="0" t="n">
         <x:v>7360291</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="M143" s="0" t="n">
         <x:v>62.75</x:v>
       </x:c>
       <x:c r="N143" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O143" s="0" t="n">
         <x:v>11.5</x:v>
       </x:c>
       <x:c r="P143" s="0" t="n">
         <x:v>5.65</x:v>
       </x:c>
       <x:c r="Q143" s="0" t="n">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="R143" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>1978</x:v>
       </x:c>
       <x:c r="T143" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="U143" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="V143" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="Y143" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z143" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA143" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="AB143" s="3">
         <x:v>43227</x:v>
       </x:c>
       <x:c r="AC143" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:29">
       <x:c r="A144" s="1" t="n">
         <x:v>6309</x:v>
       </x:c>
+      <x:c r="B144" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F144" s="0" t="n">
         <x:v>996</x:v>
       </x:c>
       <x:c r="G144" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H144" s="0" t="n">
         <x:v>858</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="J144" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="K144" s="0" t="n">
         <x:v>7360289</x:v>
       </x:c>
       <x:c r="L144" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="M144" s="0" t="n">
         <x:v>62.75</x:v>
       </x:c>
       <x:c r="N144" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O144" s="0" t="n">
         <x:v>11.5</x:v>
       </x:c>
       <x:c r="P144" s="0" t="n">
         <x:v>5.65</x:v>
       </x:c>
       <x:c r="Q144" s="0" t="n">
         <x:v>851</x:v>
       </x:c>
       <x:c r="R144" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S144" s="0" t="n">
         <x:v>1978</x:v>
       </x:c>
       <x:c r="T144" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="U144" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="V144" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="Y144" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z144" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA144" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="AB144" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC144" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:29">
       <x:c r="A145" s="1" t="n">
         <x:v>15641</x:v>
       </x:c>
+      <x:c r="B145" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F145" s="0" t="n">
         <x:v>1648</x:v>
       </x:c>
       <x:c r="G145" s="3">
         <x:v>41941</x:v>
       </x:c>
       <x:c r="H145" s="0" t="n">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="K145" s="0" t="n">
         <x:v>9685580</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="M145" s="0" t="n">
         <x:v>68.15</x:v>
       </x:c>
       <x:c r="N145" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O145" s="0" t="n">
         <x:v>13.65</x:v>
       </x:c>
       <x:c r="P145" s="0" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="Q145" s="0" t="n">
         <x:v>2042</x:v>
       </x:c>
       <x:c r="R145" s="0" t="n">
         <x:v>3730</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="U145" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="V145" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="Y145" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z145" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA145" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="AB145" s="3">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="AC145" s="3">
         <x:v>41835</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:29">
       <x:c r="A146" s="1" t="n">
         <x:v>3484</x:v>
       </x:c>
+      <x:c r="B146" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F146" s="0" t="n">
         <x:v>1604</x:v>
       </x:c>
       <x:c r="G146" s="3">
         <x:v>44070</x:v>
       </x:c>
       <x:c r="H146" s="0" t="n">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="J146" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="K146" s="0" t="n">
         <x:v>7827445</x:v>
       </x:c>
       <x:c r="L146" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="M146" s="0" t="n">
         <x:v>83.52</x:v>
       </x:c>
       <x:c r="N146" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O146" s="0" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="P146" s="0" t="n">
         <x:v>8.33</x:v>
       </x:c>
       <x:c r="Q146" s="0" t="n">
         <x:v>1998</x:v>
       </x:c>
       <x:c r="R146" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S146" s="0" t="n">
         <x:v>1980</x:v>
       </x:c>
       <x:c r="T146" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="U146" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="V146" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="X146" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="Y146" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z146" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA146" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="AB146" s="3">
         <x:v>43370</x:v>
       </x:c>
       <x:c r="AC146" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:29">
       <x:c r="A147" s="1" t="n">
         <x:v>3934</x:v>
       </x:c>
+      <x:c r="B147" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F147" s="0" t="n">
         <x:v>702</x:v>
       </x:c>
       <x:c r="G147" s="3">
         <x:v>38509</x:v>
       </x:c>
       <x:c r="H147" s="0" t="n">
         <x:v>650</x:v>
       </x:c>
       <x:c r="I147" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J147" s="0" t="n">
         <x:v>25033787333</x:v>
       </x:c>
       <x:c r="K147" s="0" t="n">
         <x:v>7515341</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="M147" s="0" t="n">
         <x:v>55.17</x:v>
       </x:c>
       <x:c r="N147" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O147" s="0" t="n">
         <x:v>10.9</x:v>
       </x:c>
       <x:c r="P147" s="0" t="n">
         <x:v>5.17</x:v>
       </x:c>
       <x:c r="Q147" s="0" t="n">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="R147" s="0" t="n">
         <x:v>2875</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>1977</x:v>
       </x:c>
       <x:c r="T147" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U147" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="V147" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="W147" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="Y147" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z147" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA147" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="AB147" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC147" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:29">
       <x:c r="A148" s="1" t="n">
         <x:v>4096</x:v>
       </x:c>
+      <x:c r="B148" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F148" s="0" t="n">
         <x:v>1480</x:v>
       </x:c>
       <x:c r="G148" s="3">
         <x:v>38509</x:v>
       </x:c>
       <x:c r="H148" s="0" t="n">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="I148" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="J148" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="K148" s="0" t="n">
         <x:v>8026517</x:v>
       </x:c>
       <x:c r="M148" s="0" t="n">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N148" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O148" s="0" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="P148" s="0" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="Q148" s="0" t="n">
         <x:v>1328</x:v>
       </x:c>
       <x:c r="R148" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S148" s="0" t="n">
         <x:v>1983</x:v>
       </x:c>
       <x:c r="T148" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U148" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="V148" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="W148" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="Y148" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z148" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA148" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="AB148" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC148" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:29">
       <x:c r="A149" s="1" t="n">
         <x:v>3370</x:v>
       </x:c>
+      <x:c r="B149" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F149" s="0" t="n">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="G149" s="3">
         <x:v>38875</x:v>
       </x:c>
       <x:c r="H149" s="0" t="n">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="I149" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="K149" s="0" t="n">
         <x:v>7333212</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="M149" s="0" t="n">
         <x:v>59.3</x:v>
       </x:c>
       <x:c r="N149" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O149" s="0" t="n">
         <x:v>12.19</x:v>
       </x:c>
       <x:c r="P149" s="0" t="n">
         <x:v>4.88</x:v>
       </x:c>
       <x:c r="Q149" s="0" t="n">
         <x:v>918</x:v>
       </x:c>
       <x:c r="R149" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="T149" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U149" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="V149" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="W149" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="X149" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="Y149" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z149" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA149" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="AB149" s="3">
         <x:v>40841</x:v>
       </x:c>
       <x:c r="AC149" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:29">
       <x:c r="A150" s="1" t="n">
         <x:v>4069</x:v>
       </x:c>
+      <x:c r="B150" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F150" s="0" t="n">
         <x:v>1297</x:v>
       </x:c>
       <x:c r="G150" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H150" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I150" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J150" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="K150" s="0" t="n">
         <x:v>8030233</x:v>
       </x:c>
       <x:c r="L150" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="M150" s="0" t="n">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N150" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O150" s="0" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="P150" s="0" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="Q150" s="0" t="n">
         <x:v>1546</x:v>
       </x:c>
       <x:c r="R150" s="0" t="n">
         <x:v>3601</x:v>
       </x:c>
       <x:c r="S150" s="0" t="n">
         <x:v>1981</x:v>
       </x:c>
       <x:c r="T150" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="U150" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="V150" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="W150" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="Y150" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z150" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA150" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="AB150" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC150" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:29">
       <x:c r="A151" s="1" t="n">
         <x:v>15833</x:v>
       </x:c>
+      <x:c r="B151" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F151" s="0" t="n">
         <x:v>1648</x:v>
       </x:c>
       <x:c r="G151" s="3">
         <x:v>41941</x:v>
       </x:c>
       <x:c r="H151" s="0" t="n">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="K151" s="0" t="n">
         <x:v>9685592</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="M151" s="0" t="n">
         <x:v>68.15</x:v>
       </x:c>
       <x:c r="N151" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O151" s="0" t="n">
         <x:v>13.65</x:v>
       </x:c>
       <x:c r="P151" s="0" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="Q151" s="0" t="n">
         <x:v>2042</x:v>
       </x:c>
       <x:c r="R151" s="0" t="n">
         <x:v>5002</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="T151" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="U151" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="V151" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="W151" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="Y151" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z151" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA151" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="AB151" s="3">
         <x:v>41941</x:v>
       </x:c>
       <x:c r="AC151" s="3">
         <x:v>41941</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:29">
       <x:c r="A152" s="1" t="n">
         <x:v>3577</x:v>
       </x:c>
+      <x:c r="B152" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F152" s="0" t="n">
         <x:v>1711</x:v>
       </x:c>
       <x:c r="G152" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H152" s="0" t="n">
         <x:v>1542</x:v>
       </x:c>
       <x:c r="I152" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J152" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="K152" s="0" t="n">
         <x:v>8129539</x:v>
       </x:c>
       <x:c r="L152" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="M152" s="0" t="n">
         <x:v>80.92</x:v>
       </x:c>
       <x:c r="N152" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O152" s="0" t="n">
         <x:v>12.5</x:v>
       </x:c>
       <x:c r="P152" s="0" t="n">
         <x:v>5.79</x:v>
       </x:c>
       <x:c r="Q152" s="0" t="n">
         <x:v>1793</x:v>
       </x:c>
       <x:c r="R152" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S152" s="0" t="n">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="T152" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="U152" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="V152" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="W152" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="X152" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="Y152" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z152" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA152" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="AB152" s="3">
         <x:v>38383</x:v>
       </x:c>
       <x:c r="AC152" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:29">
       <x:c r="A153" s="1" t="n">
         <x:v>16113</x:v>
       </x:c>
+      <x:c r="B153" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F153" s="0" t="n">
         <x:v>1648</x:v>
       </x:c>
       <x:c r="G153" s="3">
         <x:v>42440</x:v>
       </x:c>
       <x:c r="H153" s="0" t="n">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="I153" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="K153" s="0" t="n">
         <x:v>9766102</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="M153" s="0" t="n">
         <x:v>68.15</x:v>
       </x:c>
       <x:c r="N153" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O153" s="0" t="n">
         <x:v>13.65</x:v>
       </x:c>
       <x:c r="P153" s="0" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="Q153" s="0" t="n">
         <x:v>2042</x:v>
       </x:c>
       <x:c r="R153" s="0" t="n">
         <x:v>5002</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="T153" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="U153" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="V153" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="Y153" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z153" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA153" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="AB153" s="3">
         <x:v>42440</x:v>
       </x:c>
       <x:c r="AC153" s="3">
         <x:v>42440</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:29">
       <x:c r="A154" s="1" t="n">
         <x:v>3967</x:v>
       </x:c>
+      <x:c r="B154" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F154" s="0" t="n">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="G154" s="3">
         <x:v>39148</x:v>
       </x:c>
       <x:c r="H154" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I154" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J154" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="K154" s="0" t="n">
         <x:v>8102880</x:v>
       </x:c>
       <x:c r="L154" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="M154" s="0" t="n">
         <x:v>61.79</x:v>
       </x:c>
       <x:c r="N154" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O154" s="0" t="n">
         <x:v>12.19</x:v>
       </x:c>
       <x:c r="P154" s="0" t="n">
         <x:v>5.79</x:v>
       </x:c>
       <x:c r="Q154" s="0" t="n">
         <x:v>1280</x:v>
       </x:c>
       <x:c r="R154" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S154" s="0" t="n">
         <x:v>1981</x:v>
       </x:c>
       <x:c r="T154" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U154" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="V154" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="W154" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="Y154" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z154" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA154" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="AB154" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC154" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:29">
       <x:c r="A155" s="1" t="n">
         <x:v>12297</x:v>
       </x:c>
+      <x:c r="B155" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F155" s="0" t="n">
         <x:v>1610</x:v>
       </x:c>
       <x:c r="G155" s="3">
         <x:v>39020</x:v>
       </x:c>
       <x:c r="H155" s="0" t="n">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I155" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="K155" s="0" t="n">
         <x:v>9363235</x:v>
       </x:c>
       <x:c r="M155" s="0" t="n">
         <x:v>78.33</x:v>
       </x:c>
       <x:c r="N155" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O155" s="0" t="n">
         <x:v>13.64</x:v>
       </x:c>
       <x:c r="P155" s="0" t="n">
         <x:v>8.06</x:v>
       </x:c>
       <x:c r="Q155" s="0" t="n">
         <x:v>1755</x:v>
       </x:c>
       <x:c r="R155" s="0" t="n">
         <x:v>5000</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="T155" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U155" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="V155" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="Y155" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z155" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA155" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="AB155" s="3">
         <x:v>38968</x:v>
       </x:c>
       <x:c r="AC155" s="3">
         <x:v>38968</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:29">
       <x:c r="A156" s="1" t="n">
         <x:v>15578</x:v>
       </x:c>
+      <x:c r="B156" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F156" s="0" t="n">
         <x:v>1600</x:v>
       </x:c>
       <x:c r="G156" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H156" s="0" t="n">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="I156" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="J156" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="K156" s="0" t="n">
         <x:v>9675511</x:v>
       </x:c>
       <x:c r="L156" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="M156" s="0" t="n">
         <x:v>68.15</x:v>
       </x:c>
       <x:c r="N156" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O156" s="0" t="n">
         <x:v>13.65</x:v>
       </x:c>
       <x:c r="P156" s="0" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="Q156" s="0" t="n">
         <x:v>2042</x:v>
       </x:c>
       <x:c r="R156" s="0" t="n">
         <x:v>5000</x:v>
       </x:c>
       <x:c r="S156" s="0" t="n">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="T156" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="U156" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="V156" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="Y156" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z156" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA156" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="AB156" s="3">
         <x:v>41696</x:v>
       </x:c>
       <x:c r="AC156" s="3">
         <x:v>41696</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:29">
       <x:c r="A157" s="1" t="n">
         <x:v>3643</x:v>
       </x:c>
+      <x:c r="B157" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F157" s="0" t="n">
         <x:v>460</x:v>
       </x:c>
       <x:c r="G157" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H157" s="0" t="n">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I157" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="J157" s="0" t="n">
         <x:v>399</x:v>
       </x:c>
       <x:c r="K157" s="0" t="n">
         <x:v>7025413</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="M157" s="0" t="n">
         <x:v>35.97</x:v>
       </x:c>
       <x:c r="N157" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O157" s="0" t="n">
         <x:v>9.45</x:v>
       </x:c>
       <x:c r="P157" s="0" t="n">
         <x:v>4.57</x:v>
       </x:c>
       <x:c r="Q157" s="0" t="n">
         <x:v>495</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>1971</x:v>
       </x:c>
       <x:c r="T157" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U157" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="V157" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="Y157" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z157" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA157" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="AB157" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC157" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:29">
       <x:c r="A158" s="1" t="n">
         <x:v>12355</x:v>
       </x:c>
+      <x:c r="B158" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F158" s="0" t="n">
         <x:v>1610</x:v>
       </x:c>
       <x:c r="G158" s="3">
         <x:v>39020</x:v>
       </x:c>
       <x:c r="H158" s="0" t="n">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I158" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J158" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="K158" s="0" t="n">
         <x:v>9363247</x:v>
       </x:c>
       <x:c r="M158" s="0" t="n">
         <x:v>78.33</x:v>
       </x:c>
       <x:c r="N158" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O158" s="0" t="n">
         <x:v>13.64</x:v>
       </x:c>
       <x:c r="P158" s="0" t="n">
         <x:v>8.06</x:v>
       </x:c>
       <x:c r="Q158" s="0" t="n">
         <x:v>1755</x:v>
       </x:c>
       <x:c r="R158" s="0" t="n">
         <x:v>5000</x:v>
       </x:c>
       <x:c r="S158" s="0" t="n">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="T158" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U158" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="V158" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="Y158" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z158" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA158" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="AB158" s="3">
         <x:v>39035</x:v>
       </x:c>
       <x:c r="AC158" s="3">
         <x:v>39035</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:29">
       <x:c r="A159" s="1" t="n">
         <x:v>4066</x:v>
       </x:c>
+      <x:c r="B159" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F159" s="0" t="n">
         <x:v>1298</x:v>
       </x:c>
       <x:c r="G159" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H159" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I159" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="K159" s="0" t="n">
         <x:v>8030221</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="M159" s="0" t="n">
         <x:v>61.89</x:v>
       </x:c>
       <x:c r="N159" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O159" s="0" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="P159" s="0" t="n">
         <x:v>5.79</x:v>
       </x:c>
       <x:c r="Q159" s="0" t="n">
         <x:v>1546</x:v>
       </x:c>
       <x:c r="R159" s="0" t="n">
         <x:v>3601</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="T159" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="U159" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="V159" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="W159" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="Y159" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z159" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA159" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="AB159" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC159" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:29">
       <x:c r="A160" s="1" t="n">
         <x:v>3982</x:v>
       </x:c>
+      <x:c r="B160" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F160" s="0" t="n">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="G160" s="3">
         <x:v>38596</x:v>
       </x:c>
       <x:c r="H160" s="0" t="n">
         <x:v>680</x:v>
       </x:c>
       <x:c r="I160" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="J160" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="K160" s="0" t="n">
         <x:v>7930759</x:v>
       </x:c>
       <x:c r="L160" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="M160" s="0" t="n">
         <x:v>50.35</x:v>
       </x:c>
       <x:c r="N160" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O160" s="0" t="n">
         <x:v>10.97</x:v>
       </x:c>
       <x:c r="P160" s="0" t="n">
         <x:v>5.17</x:v>
       </x:c>
       <x:c r="Q160" s="0" t="n">
         <x:v>924</x:v>
       </x:c>
       <x:c r="R160" s="0" t="n">
         <x:v>2875</x:v>
       </x:c>
       <x:c r="S160" s="0" t="n">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="T160" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U160" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="V160" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="W160" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="Y160" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z160" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA160" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="AB160" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC160" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:29">
       <x:c r="A161" s="1" t="n">
         <x:v>3940</x:v>
       </x:c>
+      <x:c r="B161" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F161" s="0" t="n">
         <x:v>780</x:v>
       </x:c>
       <x:c r="G161" s="3">
         <x:v>40893</x:v>
       </x:c>
       <x:c r="H161" s="0" t="n">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I161" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="K161" s="0" t="n">
         <x:v>7018991</x:v>
       </x:c>
+      <x:c r="L161" s="0" t="s">
+        <x:v>1002</x:v>
+      </x:c>
       <x:c r="M161" s="0" t="n">
-        <x:v>49.34</x:v>
+        <x:v>46.26</x:v>
       </x:c>
       <x:c r="N161" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O161" s="0" t="n">
-        <x:v>10.97</x:v>
+        <x:v>11.06</x:v>
       </x:c>
       <x:c r="P161" s="0" t="n">
-        <x:v>5.5</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="Q161" s="0" t="n">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="R161" s="0" t="n">
+        <x:v>3071</x:v>
+      </x:c>
+      <x:c r="S161" s="0" t="n">
+        <x:v>1971</x:v>
+      </x:c>
+      <x:c r="T161" s="0" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="U161" s="0" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="V161" s="0" t="s">
+        <x:v>935</x:v>
+      </x:c>
+      <x:c r="W161" s="0" t="s">
+        <x:v>1003</x:v>
+      </x:c>
+      <x:c r="Y161" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="Z161" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="AA161" s="0" t="s">
         <x:v>1004</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>997</x:v>
       </x:c>
       <x:c r="AB161" s="3">
         <x:v>40893</x:v>
       </x:c>
       <x:c r="AC161" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:29">
       <x:c r="A162" s="1" t="n">
         <x:v>15962</x:v>
       </x:c>
+      <x:c r="B162" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F162" s="0" t="n">
         <x:v>1648</x:v>
       </x:c>
       <x:c r="G162" s="3">
         <x:v>42123</x:v>
       </x:c>
       <x:c r="H162" s="0" t="n">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="J162" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="K162" s="0" t="n">
         <x:v>9685310</x:v>
       </x:c>
       <x:c r="L162" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="M162" s="0" t="n">
         <x:v>79.5</x:v>
       </x:c>
       <x:c r="N162" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O162" s="0" t="n">
         <x:v>13.65</x:v>
       </x:c>
       <x:c r="P162" s="0" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="Q162" s="0" t="n">
         <x:v>2042</x:v>
       </x:c>
       <x:c r="R162" s="0" t="n">
         <x:v>4931</x:v>
       </x:c>
       <x:c r="S162" s="0" t="n">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="T162" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="U162" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="V162" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="Y162" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z162" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA162" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="AB162" s="3">
         <x:v>42100</x:v>
       </x:c>
       <x:c r="AC162" s="3">
         <x:v>42100</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:29">
       <x:c r="A163" s="1" t="n">
         <x:v>3109</x:v>
       </x:c>
+      <x:c r="B163" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F163" s="0" t="n">
         <x:v>234</x:v>
       </x:c>
       <x:c r="G163" s="3">
         <x:v>38852</x:v>
       </x:c>
       <x:c r="H163" s="0" t="n">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="K163" s="0" t="n">
         <x:v>8120088</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="M163" s="0" t="n">
         <x:v>32.92</x:v>
       </x:c>
       <x:c r="N163" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O163" s="0" t="n">
         <x:v>8.84</x:v>
       </x:c>
       <x:c r="P163" s="0" t="n">
         <x:v>3.96</x:v>
       </x:c>
       <x:c r="Q163" s="0" t="n">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R163" s="0" t="n">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>1981</x:v>
       </x:c>
       <x:c r="T163" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="U163" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="V163" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="W163" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="Y163" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z163" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA163" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="AB163" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC163" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:29">
       <x:c r="A164" s="1" t="n">
         <x:v>3814</x:v>
       </x:c>
+      <x:c r="B164" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F164" s="0" t="n">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="G164" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H164" s="0" t="n">
         <x:v>896</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J164" s="0" t="n">
         <x:v>25031924339</x:v>
       </x:c>
       <x:c r="K164" s="0" t="n">
         <x:v>6712356</x:v>
       </x:c>
       <x:c r="L164" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="M164" s="0" t="n">
         <x:v>60.96</x:v>
       </x:c>
       <x:c r="N164" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O164" s="0" t="n">
         <x:v>12.02</x:v>
       </x:c>
       <x:c r="P164" s="0" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="Q164" s="0" t="n">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="R164" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S164" s="0" t="n">
         <x:v>1966</x:v>
       </x:c>
       <x:c r="T164" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="U164" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="V164" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="W164" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="X164" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="Y164" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z164" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA164" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="AB164" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC164" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:29">
       <x:c r="A165" s="1" t="n">
         <x:v>3865</x:v>
       </x:c>
+      <x:c r="B165" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F165" s="0" t="n">
         <x:v>829</x:v>
       </x:c>
       <x:c r="G165" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H165" s="0" t="n">
         <x:v>750</x:v>
       </x:c>
       <x:c r="I165" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="K165" s="0" t="n">
         <x:v>7032064</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="M165" s="0" t="n">
         <x:v>48.16</x:v>
       </x:c>
       <x:c r="N165" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O165" s="0" t="n">
         <x:v>10.97</x:v>
       </x:c>
       <x:c r="P165" s="0" t="n">
         <x:v>5.18</x:v>
       </x:c>
       <x:c r="Q165" s="0" t="n">
         <x:v>596</x:v>
       </x:c>
       <x:c r="R165" s="0" t="n">
         <x:v>2875</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>1969</x:v>
       </x:c>
       <x:c r="T165" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="U165" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="V165" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="W165" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="X165" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="Y165" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z165" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA165" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="AB165" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC165" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:29">
       <x:c r="A166" s="1" t="n">
         <x:v>18836</x:v>
       </x:c>
+      <x:c r="B166" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F166" s="0" t="n">
         <x:v>1600</x:v>
       </x:c>
       <x:c r="G166" s="3">
         <x:v>45132</x:v>
       </x:c>
       <x:c r="H166" s="0" t="n">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="I166" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="J166" s="0" t="n">
         <x:v>6012840335</x:v>
       </x:c>
       <x:c r="K166" s="0" t="n">
         <x:v>9941192</x:v>
       </x:c>
       <x:c r="L166" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="M166" s="0" t="n">
         <x:v>79.23</x:v>
       </x:c>
       <x:c r="N166" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O166" s="0" t="n">
         <x:v>13.65</x:v>
       </x:c>
       <x:c r="P166" s="0" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="Q166" s="0" t="n">
         <x:v>2042</x:v>
       </x:c>
       <x:c r="R166" s="0" t="n">
         <x:v>5685</x:v>
       </x:c>
       <x:c r="S166" s="0" t="n">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="U166" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="V166" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="Y166" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z166" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA166" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="AB166" s="3">
         <x:v>45132</x:v>
       </x:c>
       <x:c r="AC166" s="3">
         <x:v>45132</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:29">
       <x:c r="A167" s="1" t="n">
         <x:v>4045</x:v>
       </x:c>
+      <x:c r="B167" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F167" s="0" t="n">
         <x:v>1416</x:v>
       </x:c>
       <x:c r="G167" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H167" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I167" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="J167" s="0" t="n">
         <x:v>6010014335</x:v>
       </x:c>
       <x:c r="K167" s="0" t="n">
         <x:v>8030063</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="M167" s="0" t="n">
         <x:v>71.02</x:v>
       </x:c>
       <x:c r="N167" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O167" s="0" t="n">
         <x:v>13.11</x:v>
       </x:c>
       <x:c r="P167" s="0" t="n">
         <x:v>5.79</x:v>
       </x:c>
       <x:c r="Q167" s="0" t="n">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="R167" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>1983</x:v>
       </x:c>
       <x:c r="T167" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U167" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="V167" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="Y167" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z167" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA167" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="AB167" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC167" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:29">
       <x:c r="A168" s="1" t="n">
         <x:v>3847</x:v>
       </x:c>
+      <x:c r="B168" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F168" s="0" t="n">
         <x:v>808</x:v>
       </x:c>
       <x:c r="G168" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H168" s="0" t="n">
         <x:v>680</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="J168" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="K168" s="0" t="n">
         <x:v>7395612</x:v>
       </x:c>
       <x:c r="L168" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="M168" s="0" t="n">
         <x:v>55.17</x:v>
       </x:c>
       <x:c r="N168" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O168" s="0" t="n">
         <x:v>10.67</x:v>
       </x:c>
       <x:c r="P168" s="0" t="n">
         <x:v>6.71</x:v>
       </x:c>
       <x:c r="Q168" s="0" t="n">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R168" s="0" t="n">
         <x:v>2875</x:v>
       </x:c>
       <x:c r="S168" s="0" t="n">
         <x:v>1975</x:v>
       </x:c>
       <x:c r="T168" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="U168" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="V168" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="W168" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="X168" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="Y168" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z168" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA168" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="AB168" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC168" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:29">
       <x:c r="A169" s="1" t="n">
         <x:v>3730</x:v>
       </x:c>
+      <x:c r="B169" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F169" s="0" t="n">
         <x:v>381</x:v>
       </x:c>
       <x:c r="G169" s="3">
         <x:v>39713</x:v>
       </x:c>
       <x:c r="H169" s="0" t="n">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I169" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J169" s="0" t="n">
         <x:v>25031942339</x:v>
       </x:c>
       <x:c r="K169" s="0" t="n">
         <x:v>8465373</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="M169" s="0" t="n">
         <x:v>41.76</x:v>
       </x:c>
       <x:c r="N169" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O169" s="0" t="n">
         <x:v>10.36</x:v>
       </x:c>
       <x:c r="P169" s="0" t="n">
         <x:v>3.96</x:v>
       </x:c>
       <x:c r="Q169" s="0" t="n">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R169" s="0" t="n">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>1968</x:v>
       </x:c>
       <x:c r="U169" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="V169" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="W169" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="X169" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="Y169" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z169" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA169" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="AB169" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC169" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:29">
       <x:c r="A170" s="1" t="n">
         <x:v>3994</x:v>
       </x:c>
+      <x:c r="B170" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F170" s="0" t="n">
         <x:v>1260</x:v>
       </x:c>
       <x:c r="G170" s="3">
         <x:v>38509</x:v>
       </x:c>
       <x:c r="H170" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="J170" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="K170" s="0" t="n">
         <x:v>8102385</x:v>
       </x:c>
       <x:c r="L170" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="M170" s="0" t="n">
         <x:v>71.02</x:v>
       </x:c>
       <x:c r="N170" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O170" s="0" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="P170" s="0" t="n">
         <x:v>5.79</x:v>
       </x:c>
       <x:c r="Q170" s="0" t="n">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="R170" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S170" s="0" t="n">
         <x:v>1984</x:v>
       </x:c>
       <x:c r="T170" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="U170" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="V170" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="W170" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="Y170" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z170" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA170" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="AB170" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC170" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:29">
       <x:c r="A171" s="1" t="n">
         <x:v>17214</x:v>
       </x:c>
+      <x:c r="B171" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F171" s="0" t="n">
         <x:v>816</x:v>
       </x:c>
       <x:c r="G171" s="3">
         <x:v>43353</x:v>
       </x:c>
       <x:c r="H171" s="0" t="n">
         <x:v>583</x:v>
       </x:c>
       <x:c r="I171" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="K171" s="0" t="n">
         <x:v>8531768</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="M171" s="0" t="n">
         <x:v>56.6</x:v>
       </x:c>
       <x:c r="N171" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O171" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="P171" s="0" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="Q171" s="0" t="n">
         <x:v>928</x:v>
       </x:c>
       <x:c r="R171" s="0" t="n">
         <x:v>2376</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="T171" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U171" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="V171" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="Y171" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z171" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA171" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="AB171" s="3">
         <x:v>43353</x:v>
       </x:c>
       <x:c r="AC171" s="3">
         <x:v>43353</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:29">
       <x:c r="A172" s="1" t="n">
         <x:v>3928</x:v>
       </x:c>
+      <x:c r="B172" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F172" s="0" t="n">
         <x:v>1480</x:v>
       </x:c>
       <x:c r="G172" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H172" s="0" t="n">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="I172" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J172" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="K172" s="0" t="n">
         <x:v>8125129</x:v>
       </x:c>
       <x:c r="M172" s="0" t="n">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N172" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O172" s="0" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="P172" s="0" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="Q172" s="0" t="n">
         <x:v>1328</x:v>
       </x:c>
       <x:c r="R172" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S172" s="0" t="n">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="T172" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U172" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="V172" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="W172" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="Y172" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z172" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA172" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="AB172" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC172" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:29">
       <x:c r="A173" s="1" t="n">
         <x:v>3196</x:v>
       </x:c>
+      <x:c r="B173" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F173" s="0" t="n">
         <x:v>276</x:v>
       </x:c>
       <x:c r="G173" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H173" s="0" t="n">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I173" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="K173" s="0" t="n">
         <x:v>8523876</x:v>
       </x:c>
       <x:c r="M173" s="0" t="n">
         <x:v>32.92</x:v>
       </x:c>
       <x:c r="N173" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O173" s="0" t="n">
         <x:v>8.53</x:v>
       </x:c>
       <x:c r="P173" s="0" t="n">
         <x:v>4.27</x:v>
       </x:c>
       <x:c r="Q173" s="0" t="n">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>1998</x:v>
       </x:c>
       <x:c r="T173" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="U173" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="V173" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="Y173" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z173" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA173" s="0" t="s">
-        <x:v>1051</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="AB173" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC173" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:29">
       <x:c r="A174" s="1" t="n">
         <x:v>3328</x:v>
       </x:c>
+      <x:c r="B174" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F174" s="0" t="n">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="G174" s="3">
         <x:v>39335</x:v>
       </x:c>
       <x:c r="H174" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I174" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="J174" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="K174" s="0" t="n">
         <x:v>7435266</x:v>
       </x:c>
       <x:c r="L174" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="M174" s="0" t="n">
         <x:v>65.6</x:v>
       </x:c>
       <x:c r="N174" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O174" s="0" t="n">
         <x:v>12.19</x:v>
       </x:c>
       <x:c r="P174" s="0" t="n">
         <x:v>5.81</x:v>
       </x:c>
       <x:c r="Q174" s="0" t="n">
         <x:v>1350</x:v>
       </x:c>
       <x:c r="R174" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S174" s="0" t="n">
         <x:v>1975</x:v>
       </x:c>
       <x:c r="T174" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U174" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="V174" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="W174" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="X174" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="Y174" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z174" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA174" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="AB174" s="3">
         <x:v>39335</x:v>
       </x:c>
       <x:c r="AC174" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:29">
       <x:c r="A175" s="1" t="n">
         <x:v>4018</x:v>
       </x:c>
+      <x:c r="B175" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F175" s="0" t="n">
         <x:v>1398</x:v>
       </x:c>
       <x:c r="G175" s="3">
         <x:v>38596</x:v>
       </x:c>
       <x:c r="H175" s="0" t="n">
         <x:v>1199</x:v>
       </x:c>
       <x:c r="I175" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="K175" s="0" t="n">
         <x:v>7435280</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="M175" s="0" t="n">
         <x:v>71.92</x:v>
       </x:c>
       <x:c r="N175" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O175" s="0" t="n">
         <x:v>12.33</x:v>
       </x:c>
       <x:c r="P175" s="0" t="n">
         <x:v>5.79</x:v>
       </x:c>
       <x:c r="Q175" s="0" t="n">
         <x:v>1302</x:v>
       </x:c>
       <x:c r="R175" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>1974</x:v>
       </x:c>
       <x:c r="T175" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U175" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="V175" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="W175" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="X175" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="Y175" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z175" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA175" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="AB175" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC175" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:29">
       <x:c r="A176" s="1" t="n">
         <x:v>4015</x:v>
       </x:c>
+      <x:c r="B176" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F176" s="0" t="n">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="G176" s="3">
         <x:v>38852</x:v>
       </x:c>
       <x:c r="H176" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J176" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="K176" s="0" t="n">
         <x:v>8102347</x:v>
       </x:c>
       <x:c r="L176" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="M176" s="0" t="n">
         <x:v>70.1</x:v>
       </x:c>
       <x:c r="N176" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O176" s="0" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="P176" s="0" t="n">
         <x:v>5.67</x:v>
       </x:c>
       <x:c r="Q176" s="0" t="n">
         <x:v>1527.44995117188</x:v>
       </x:c>
       <x:c r="R176" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S176" s="0" t="n">
         <x:v>1983</x:v>
       </x:c>
       <x:c r="T176" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="U176" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="V176" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="W176" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="Y176" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z176" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA176" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="AB176" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC176" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:29">
       <x:c r="A177" s="1" t="n">
         <x:v>15661</x:v>
       </x:c>
+      <x:c r="B177" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F177" s="0" t="n">
         <x:v>1600</x:v>
       </x:c>
       <x:c r="G177" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H177" s="0" t="n">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="I177" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="K177" s="0" t="n">
         <x:v>9698549</x:v>
       </x:c>
       <x:c r="M177" s="0" t="n">
         <x:v>79.05</x:v>
       </x:c>
       <x:c r="N177" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O177" s="0" t="n">
         <x:v>13.65</x:v>
       </x:c>
       <x:c r="P177" s="0" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="Q177" s="0" t="n">
         <x:v>2042</x:v>
       </x:c>
       <x:c r="R177" s="0" t="n">
         <x:v>5000</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="U177" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="V177" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="Y177" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z177" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA177" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="AB177" s="3">
         <x:v>41877</x:v>
       </x:c>
       <x:c r="AC177" s="3">
         <x:v>41877</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:29">
       <x:c r="A178" s="1" t="n">
         <x:v>15666</x:v>
       </x:c>
+      <x:c r="B178" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F178" s="0" t="n">
         <x:v>1648</x:v>
       </x:c>
       <x:c r="G178" s="3">
         <x:v>41894</x:v>
       </x:c>
       <x:c r="H178" s="0" t="n">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="I178" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J178" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="K178" s="0" t="n">
         <x:v>9675535</x:v>
       </x:c>
       <x:c r="L178" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="M178" s="0" t="n">
         <x:v>68.15</x:v>
       </x:c>
       <x:c r="N178" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O178" s="0" t="n">
         <x:v>13.65</x:v>
       </x:c>
       <x:c r="P178" s="0" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="Q178" s="0" t="n">
         <x:v>2042</x:v>
       </x:c>
       <x:c r="R178" s="0" t="n">
         <x:v>3677</x:v>
       </x:c>
       <x:c r="S178" s="0" t="n">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="T178" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="U178" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="V178" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="Y178" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z178" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA178" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="AB178" s="3">
         <x:v>41894</x:v>
       </x:c>
       <x:c r="AC178" s="3">
         <x:v>41894</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:29">
       <x:c r="A179" s="1" t="n">
         <x:v>15600</x:v>
       </x:c>
+      <x:c r="B179" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F179" s="0" t="n">
         <x:v>1648</x:v>
       </x:c>
       <x:c r="G179" s="3">
         <x:v>41766</x:v>
       </x:c>
       <x:c r="H179" s="0" t="n">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="I179" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="K179" s="0" t="n">
         <x:v>9675523</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="M179" s="0" t="n">
         <x:v>68.15</x:v>
       </x:c>
       <x:c r="N179" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O179" s="0" t="n">
         <x:v>13.65</x:v>
       </x:c>
       <x:c r="P179" s="0" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="Q179" s="0" t="n">
         <x:v>2042</x:v>
       </x:c>
       <x:c r="R179" s="0" t="n">
         <x:v>5000</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="T179" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="U179" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="V179" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="Y179" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z179" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA179" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="AB179" s="3">
         <x:v>41766</x:v>
       </x:c>
       <x:c r="AC179" s="3">
         <x:v>41766</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:29">
       <x:c r="A180" s="1" t="n">
         <x:v>2878</x:v>
       </x:c>
+      <x:c r="B180" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F180" s="0" t="n">
         <x:v>240</x:v>
       </x:c>
       <x:c r="G180" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H180" s="0" t="n">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I180" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J180" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="K180" s="0" t="n">
         <x:v>8030142</x:v>
       </x:c>
       <x:c r="L180" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="M180" s="0" t="n">
         <x:v>37.8</x:v>
       </x:c>
       <x:c r="N180" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O180" s="0" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="P180" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="Q180" s="0" t="n">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R180" s="0" t="n">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="S180" s="0" t="n">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="T180" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="U180" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="V180" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="Y180" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z180" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA180" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="AB180" s="3">
         <x:v>42874</x:v>
       </x:c>
       <x:c r="AC180" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:29">
       <x:c r="A181" s="1" t="n">
         <x:v>18148</x:v>
       </x:c>
+      <x:c r="B181" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F181" s="0" t="n">
         <x:v>540</x:v>
       </x:c>
       <x:c r="G181" s="3">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="H181" s="0" t="n">
         <x:v>850</x:v>
       </x:c>
       <x:c r="I181" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J181" s="0" t="n">
         <x:v>25033560338</x:v>
       </x:c>
       <x:c r="K181" s="0" t="n">
         <x:v>8324153</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="M181" s="0" t="n">
         <x:v>61.43</x:v>
       </x:c>
       <x:c r="N181" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O181" s="0" t="n">
         <x:v>11.8</x:v>
       </x:c>
       <x:c r="P181" s="0" t="n">
         <x:v>7.08</x:v>
       </x:c>
       <x:c r="Q181" s="0" t="n">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="R181" s="0" t="n">
         <x:v>2564</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>1984</x:v>
       </x:c>
       <x:c r="T181" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="U181" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="V181" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="Y181" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="Z181" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA181" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="AB181" s="3">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="AC181" s="3">
         <x:v>44008</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:29">
       <x:c r="A182" s="1" t="n">
         <x:v>4084</x:v>
       </x:c>
+      <x:c r="B182" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F182" s="0" t="n">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="G182" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H182" s="0" t="n">
         <x:v>896</x:v>
       </x:c>
       <x:c r="I182" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="J182" s="0" t="n">
         <x:v>25033870331</x:v>
       </x:c>
       <x:c r="K182" s="0" t="n">
         <x:v>6712344</x:v>
       </x:c>
       <x:c r="L182" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="M182" s="0" t="n">
         <x:v>56.71</x:v>
       </x:c>
       <x:c r="N182" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O182" s="0" t="n">
         <x:v>12.02</x:v>
       </x:c>
       <x:c r="P182" s="0" t="n">
         <x:v>8.83</x:v>
       </x:c>
       <x:c r="Q182" s="0" t="n">
         <x:v>1291</x:v>
       </x:c>
       <x:c r="R182" s="0" t="n">
         <x:v>2850</x:v>
       </x:c>
       <x:c r="S182" s="0" t="n">
         <x:v>1966</x:v>
       </x:c>
       <x:c r="T182" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="U182" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="V182" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="W182" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="X182" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="Y182" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z182" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA182" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="AB182" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC182" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:29">
       <x:c r="A183" s="1" t="n">
         <x:v>3922</x:v>
       </x:c>
+      <x:c r="B183" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F183" s="0" t="n">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="G183" s="3">
         <x:v>38509</x:v>
       </x:c>
       <x:c r="H183" s="0" t="n">
         <x:v>906</x:v>
       </x:c>
       <x:c r="I183" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="K183" s="0" t="n">
         <x:v>6711687</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="M183" s="0" t="n">
         <x:v>60.96</x:v>
       </x:c>
       <x:c r="N183" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O183" s="0" t="n">
         <x:v>11.98</x:v>
       </x:c>
       <x:c r="P183" s="0" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="Q183" s="0" t="n">
         <x:v>1418</x:v>
       </x:c>
       <x:c r="R183" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="T183" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="U183" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="V183" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="W183" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="X183" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="Y183" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z183" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA183" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="AB183" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC183" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:29">
       <x:c r="A184" s="1" t="n">
         <x:v>15665</x:v>
       </x:c>
+      <x:c r="B184" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F184" s="0" t="n">
         <x:v>2170</x:v>
       </x:c>
       <x:c r="G184" s="3">
         <x:v>42562</x:v>
       </x:c>
       <x:c r="H184" s="0" t="n">
         <x:v>1628</x:v>
       </x:c>
       <x:c r="I184" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="J184" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K184" s="0" t="n">
         <x:v>7365227</x:v>
       </x:c>
       <x:c r="L184" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="M184" s="0" t="n">
         <x:v>78.7</x:v>
       </x:c>
       <x:c r="N184" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O184" s="0" t="n">
         <x:v>13.72</x:v>
       </x:c>
       <x:c r="P184" s="0" t="n">
         <x:v>9.08</x:v>
       </x:c>
       <x:c r="Q184" s="0" t="n">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="R184" s="0" t="n">
         <x:v>3300</x:v>
       </x:c>
       <x:c r="S184" s="0" t="n">
         <x:v>1979</x:v>
       </x:c>
       <x:c r="T184" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="U184" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="W184" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="X184" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="Y184" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="Z184" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA184" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="AB184" s="3">
         <x:v>42703</x:v>
       </x:c>
       <x:c r="AC184" s="3">
         <x:v>42005</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:29">
       <x:c r="A185" s="1" t="n">
         <x:v>3595</x:v>
       </x:c>
+      <x:c r="B185" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F185" s="0" t="n">
         <x:v>1244</x:v>
       </x:c>
       <x:c r="G185" s="3">
         <x:v>38657</x:v>
       </x:c>
       <x:c r="H185" s="0" t="n">
         <x:v>998</x:v>
       </x:c>
       <x:c r="I185" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="J185" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K185" s="0" t="n">
         <x:v>7305409</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="M185" s="0" t="n">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N185" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O185" s="0" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="P185" s="0" t="n">
         <x:v>7.4</x:v>
       </x:c>
       <x:c r="Q185" s="0" t="n">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="R185" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="T185" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U185" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="V185" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="W185" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="X185" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="Y185" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z185" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA185" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="AB185" s="3">
         <x:v>40927</x:v>
       </x:c>
       <x:c r="AC185" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:29">
       <x:c r="A186" s="1" t="n">
         <x:v>3586</x:v>
       </x:c>
+      <x:c r="B186" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F186" s="0" t="n">
         <x:v>1487</x:v>
       </x:c>
       <x:c r="G186" s="3">
         <x:v>39986</x:v>
       </x:c>
       <x:c r="H186" s="0" t="n">
         <x:v>1270</x:v>
       </x:c>
       <x:c r="I186" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="J186" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K186" s="0" t="n">
         <x:v>7123473</x:v>
       </x:c>
       <x:c r="L186" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="M186" s="0" t="n">
         <x:v>64.71</x:v>
       </x:c>
       <x:c r="N186" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O186" s="0" t="n">
         <x:v>12.31</x:v>
       </x:c>
       <x:c r="P186" s="0" t="n">
         <x:v>6.55</x:v>
       </x:c>
       <x:c r="Q186" s="0" t="n">
         <x:v>1526</x:v>
       </x:c>
       <x:c r="R186" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S186" s="0" t="n">
         <x:v>1971</x:v>
       </x:c>
       <x:c r="T186" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="U186" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="V186" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="W186" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="X186" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="Y186" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z186" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA186" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="AB186" s="3">
         <x:v>40716</x:v>
       </x:c>
       <x:c r="AC186" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:29">
       <x:c r="A187" s="1" t="n">
         <x:v>3661</x:v>
       </x:c>
+      <x:c r="B187" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F187" s="0" t="n">
         <x:v>1358</x:v>
       </x:c>
       <x:c r="G187" s="3">
         <x:v>38657</x:v>
       </x:c>
       <x:c r="H187" s="0" t="n">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I187" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="K187" s="0" t="n">
         <x:v>7409164</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="M187" s="0" t="n">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N187" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O187" s="0" t="n">
         <x:v>13.5</x:v>
       </x:c>
       <x:c r="P187" s="0" t="n">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="Q187" s="0" t="n">
         <x:v>1967</x:v>
       </x:c>
       <x:c r="R187" s="0" t="n">
         <x:v>4400</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="T187" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="U187" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="V187" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="W187" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="X187" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="Y187" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z187" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA187" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="AB187" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC187" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:29">
       <x:c r="A188" s="1" t="n">
         <x:v>3970</x:v>
       </x:c>
+      <x:c r="B188" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F188" s="0" t="n">
         <x:v>1198</x:v>
       </x:c>
       <x:c r="G188" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H188" s="0" t="n">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="I188" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J188" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="K188" s="0" t="n">
         <x:v>7124996</x:v>
       </x:c>
       <x:c r="L188" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="M188" s="0" t="n">
         <x:v>56.9</x:v>
       </x:c>
       <x:c r="N188" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O188" s="0" t="n">
         <x:v>11.92</x:v>
       </x:c>
       <x:c r="P188" s="0" t="n">
         <x:v>5.75</x:v>
       </x:c>
       <x:c r="Q188" s="0" t="n">
         <x:v>1342</x:v>
       </x:c>
       <x:c r="R188" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S188" s="0" t="n">
         <x:v>1971</x:v>
       </x:c>
       <x:c r="T188" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U188" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="V188" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="W188" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="X188" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="Y188" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z188" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA188" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="AB188" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC188" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:29">
       <x:c r="A189" s="1" t="n">
         <x:v>3685</x:v>
       </x:c>
+      <x:c r="B189" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F189" s="0" t="n">
         <x:v>1287</x:v>
       </x:c>
       <x:c r="G189" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H189" s="0" t="n">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="I189" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="K189" s="0" t="n">
         <x:v>8103107</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="M189" s="0" t="n">
         <x:v>64.8</x:v>
       </x:c>
       <x:c r="N189" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O189" s="0" t="n">
         <x:v>13.11</x:v>
       </x:c>
       <x:c r="P189" s="0" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="Q189" s="0" t="n">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="R189" s="0" t="n">
         <x:v>3601</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="T189" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="U189" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="V189" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="W189" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="X189" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="Y189" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z189" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA189" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="AB189" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC189" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:29">
       <x:c r="A190" s="1" t="n">
         <x:v>3697</x:v>
       </x:c>
+      <x:c r="B190" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F190" s="0" t="n">
         <x:v>1633</x:v>
       </x:c>
       <x:c r="G190" s="3">
         <x:v>42607</x:v>
       </x:c>
       <x:c r="H190" s="0" t="n">
         <x:v>1388</x:v>
       </x:c>
       <x:c r="I190" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J190" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="K190" s="0" t="n">
         <x:v>7915917</x:v>
       </x:c>
       <x:c r="L190" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="M190" s="0" t="n">
         <x:v>70.87</x:v>
       </x:c>
       <x:c r="N190" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O190" s="0" t="n">
         <x:v>12.5</x:v>
       </x:c>
       <x:c r="P190" s="0" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="Q190" s="0" t="n">
         <x:v>1835</x:v>
       </x:c>
       <x:c r="R190" s="0" t="n">
         <x:v>3655</x:v>
       </x:c>
       <x:c r="S190" s="0" t="n">
         <x:v>1979</x:v>
       </x:c>
       <x:c r="T190" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="U190" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="V190" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="W190" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="X190" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="Y190" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="Z190" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA190" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="AB190" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC190" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:29">
       <x:c r="A191" s="1" t="n">
         <x:v>6607</x:v>
       </x:c>
+      <x:c r="B191" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F191" s="0" t="n">
         <x:v>1907</x:v>
       </x:c>
       <x:c r="G191" s="3">
         <x:v>45195</x:v>
       </x:c>
       <x:c r="H191" s="0" t="n">
         <x:v>1526</x:v>
       </x:c>
       <x:c r="I191" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="K191" s="0" t="n">
         <x:v>7385409</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="M191" s="0" t="n">
         <x:v>76.23</x:v>
       </x:c>
       <x:c r="N191" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O191" s="0" t="n">
         <x:v>11.8</x:v>
       </x:c>
       <x:c r="P191" s="0" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="Q191" s="0" t="n">
         <x:v>1888</x:v>
       </x:c>
       <x:c r="R191" s="0" t="n">
         <x:v>4000</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>1974</x:v>
       </x:c>
       <x:c r="T191" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="U191" s="0" t="s">
-        <x:v>1158</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="V191" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="W191" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="X191" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="Y191" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="Z191" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA191" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="AB191" s="3">
         <x:v>45145</x:v>
       </x:c>
       <x:c r="AC191" s="3">
         <x:v>37547</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:29">
       <x:c r="A192" s="1" t="n">
         <x:v>4099</x:v>
       </x:c>
+      <x:c r="B192" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F192" s="0" t="n">
         <x:v>1360</x:v>
       </x:c>
       <x:c r="G192" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H192" s="0" t="n">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="I192" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J192" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="K192" s="0" t="n">
         <x:v>7910670</x:v>
       </x:c>
       <x:c r="L192" s="0" t="s">
-        <x:v>1166</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="M192" s="0" t="n">
         <x:v>65.4</x:v>
       </x:c>
       <x:c r="N192" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O192" s="0" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="P192" s="0" t="n">
         <x:v>6.16</x:v>
       </x:c>
       <x:c r="Q192" s="0" t="n">
         <x:v>1567</x:v>
       </x:c>
       <x:c r="R192" s="0" t="n">
         <x:v>4000</x:v>
       </x:c>
       <x:c r="S192" s="0" t="n">
         <x:v>1981</x:v>
       </x:c>
       <x:c r="T192" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U192" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="V192" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="W192" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="X192" s="0" t="s">
+        <x:v>1177</x:v>
+      </x:c>
+      <x:c r="Y192" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="Z192" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="AA192" s="0" t="s">
         <x:v>1170</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1163</x:v>
       </x:c>
       <x:c r="AB192" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC192" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:29">
       <x:c r="A193" s="1" t="n">
         <x:v>205</x:v>
       </x:c>
+      <x:c r="B193" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>1171</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F193" s="0" t="n">
         <x:v>1170</x:v>
       </x:c>
       <x:c r="G193" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H193" s="0" t="n">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="I193" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="K193" s="0" t="n">
         <x:v>7207499</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
-        <x:v>1173</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="M193" s="0" t="n">
         <x:v>51.6</x:v>
       </x:c>
       <x:c r="N193" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O193" s="0" t="n">
         <x:v>12.96</x:v>
       </x:c>
       <x:c r="P193" s="0" t="n">
         <x:v>8.46</x:v>
       </x:c>
       <x:c r="Q193" s="0" t="n">
         <x:v>1457</x:v>
       </x:c>
       <x:c r="R193" s="0" t="n">
         <x:v>3000</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>1972</x:v>
       </x:c>
       <x:c r="T193" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U193" s="0" t="s">
-        <x:v>1158</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="V193" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="X193" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="Y193" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="Z193" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA193" s="0" t="s">
-        <x:v>1176</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="AB193" s="3">
         <x:v>45145</x:v>
       </x:c>
       <x:c r="AC193" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:29">
       <x:c r="A194" s="1" t="n">
         <x:v>12262</x:v>
       </x:c>
+      <x:c r="B194" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>1177</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F194" s="0" t="n">
         <x:v>1860</x:v>
       </x:c>
       <x:c r="G194" s="3">
         <x:v>38714</x:v>
       </x:c>
       <x:c r="H194" s="0" t="n">
         <x:v>1430</x:v>
       </x:c>
       <x:c r="I194" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J194" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="K194" s="0" t="n">
         <x:v>8021763</x:v>
       </x:c>
       <x:c r="L194" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="M194" s="0" t="n">
         <x:v>73.27</x:v>
       </x:c>
       <x:c r="N194" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O194" s="0" t="n">
         <x:v>12.88</x:v>
       </x:c>
       <x:c r="P194" s="0" t="n">
         <x:v>8.31</x:v>
       </x:c>
       <x:c r="Q194" s="0" t="n">
         <x:v>2157</x:v>
       </x:c>
       <x:c r="R194" s="0" t="n">
         <x:v>4345</x:v>
       </x:c>
       <x:c r="S194" s="0" t="n">
         <x:v>1983</x:v>
       </x:c>
       <x:c r="T194" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="U194" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="V194" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="W194" s="0" t="s">
-        <x:v>1183</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="X194" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="Y194" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z194" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA194" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="AB194" s="3">
         <x:v>44312</x:v>
       </x:c>
       <x:c r="AC194" s="3">
         <x:v>38714</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:29">
       <x:c r="A195" s="1" t="n">
         <x:v>19919</x:v>
       </x:c>
+      <x:c r="B195" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F195" s="0" t="n">
         <x:v>3095</x:v>
       </x:c>
       <x:c r="G195" s="3">
         <x:v>46073</x:v>
       </x:c>
       <x:c r="H195" s="0" t="n">
         <x:v>2339</x:v>
       </x:c>
       <x:c r="I195" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="K195" s="0" t="n">
         <x:v>9202704</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="M195" s="0" t="n">
         <x:v>101.66</x:v>
       </x:c>
       <x:c r="N195" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O195" s="0" t="n">
         <x:v>16.6</x:v>
       </x:c>
       <x:c r="P195" s="0" t="n">
         <x:v>10.3</x:v>
       </x:c>
       <x:c r="Q195" s="0" t="n">
         <x:v>4428</x:v>
       </x:c>
       <x:c r="R195" s="0" t="n">
         <x:v>8445</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="T195" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="U195" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="V195" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="Y195" s="0" t="s">
-        <x:v>1191</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="Z195" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA195" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="AB195" s="3">
         <x:v>46073</x:v>
       </x:c>
       <x:c r="AC195" s="3">
         <x:v>46073</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:29">
       <x:c r="A196" s="1" t="n">
         <x:v>3652</x:v>
       </x:c>
+      <x:c r="B196" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>1192</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F196" s="0" t="n">
         <x:v>1633</x:v>
       </x:c>
       <x:c r="G196" s="3">
         <x:v>38763</x:v>
       </x:c>
       <x:c r="H196" s="0" t="n">
         <x:v>1369</x:v>
       </x:c>
       <x:c r="I196" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J196" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="K196" s="0" t="n">
         <x:v>7915931</x:v>
       </x:c>
       <x:c r="L196" s="0" t="s">
-        <x:v>1194</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="M196" s="0" t="n">
         <x:v>78.29</x:v>
       </x:c>
       <x:c r="N196" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O196" s="0" t="n">
         <x:v>12.5</x:v>
       </x:c>
       <x:c r="P196" s="0" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="Q196" s="0" t="n">
         <x:v>1640</x:v>
       </x:c>
       <x:c r="R196" s="0" t="n">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="S196" s="0" t="n">
         <x:v>1980</x:v>
       </x:c>
       <x:c r="T196" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="U196" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="V196" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="W196" s="0" t="s">
-        <x:v>1197</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="X196" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="Y196" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z196" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA196" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="AB196" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC196" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:29">
       <x:c r="A197" s="1" t="n">
         <x:v>17041</x:v>
       </x:c>
+      <x:c r="B197" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F197" s="0" t="n">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="G197" s="3">
         <x:v>42986</x:v>
       </x:c>
       <x:c r="H197" s="0" t="n">
         <x:v>1700</x:v>
       </x:c>
       <x:c r="I197" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>1200</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="K197" s="0" t="n">
         <x:v>9831189</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
-        <x:v>1201</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="M197" s="0" t="n">
         <x:v>76.88</x:v>
       </x:c>
       <x:c r="N197" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O197" s="0" t="n">
         <x:v>14.7</x:v>
       </x:c>
       <x:c r="P197" s="0" t="n">
         <x:v>9.5</x:v>
       </x:c>
       <x:c r="Q197" s="0" t="n">
         <x:v>2884</x:v>
       </x:c>
       <x:c r="R197" s="0" t="n">
         <x:v>6998</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="T197" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="U197" s="0" t="s">
-        <x:v>1202</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="V197" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="Y197" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z197" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA197" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="AB197" s="3">
         <x:v>42986</x:v>
       </x:c>
       <x:c r="AC197" s="3">
         <x:v>42986</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:29">
       <x:c r="A198" s="1" t="n">
         <x:v>4063</x:v>
       </x:c>
+      <x:c r="B198" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F198" s="0" t="n">
         <x:v>1275</x:v>
       </x:c>
       <x:c r="G198" s="3">
         <x:v>38597</x:v>
       </x:c>
       <x:c r="H198" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I198" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J198" s="0" t="s">
-        <x:v>1205</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="K198" s="0" t="n">
         <x:v>8134663</x:v>
       </x:c>
       <x:c r="L198" s="0" t="s">
-        <x:v>1206</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="M198" s="0" t="n">
         <x:v>61.7</x:v>
       </x:c>
       <x:c r="N198" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O198" s="0" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="P198" s="0" t="n">
         <x:v>4.82</x:v>
       </x:c>
       <x:c r="Q198" s="0" t="n">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="R198" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S198" s="0" t="n">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="T198" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U198" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="V198" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="W198" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="X198" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="Y198" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z198" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA198" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="AB198" s="3">
         <x:v>37932</x:v>
       </x:c>
       <x:c r="AC198" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:29">
       <x:c r="A199" s="1" t="n">
         <x:v>15622</x:v>
       </x:c>
+      <x:c r="B199" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F199" s="0" t="n">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="G199" s="3">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="H199" s="0" t="n">
         <x:v>1700</x:v>
       </x:c>
       <x:c r="I199" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="K199" s="0" t="n">
         <x:v>9681584</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
-        <x:v>1214</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="M199" s="0" t="n">
         <x:v>77.66</x:v>
       </x:c>
       <x:c r="N199" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O199" s="0" t="n">
         <x:v>14.35</x:v>
       </x:c>
       <x:c r="P199" s="0" t="n">
         <x:v>9.35</x:v>
       </x:c>
       <x:c r="Q199" s="0" t="n">
         <x:v>2749</x:v>
       </x:c>
       <x:c r="R199" s="0" t="n">
         <x:v>4500</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="T199" s="0" t="s">
-        <x:v>1215</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="U199" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="V199" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="Y199" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="Z199" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA199" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="AB199" s="3">
         <x:v>41775</x:v>
       </x:c>
       <x:c r="AC199" s="3">
         <x:v>41775</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:29">
       <x:c r="A200" s="1" t="n">
         <x:v>12466</x:v>
       </x:c>
+      <x:c r="B200" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F200" s="0" t="n">
         <x:v>2100</x:v>
       </x:c>
       <x:c r="G200" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H200" s="0" t="n">
         <x:v>1785</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J200" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="K200" s="0" t="n">
         <x:v>9545792</x:v>
       </x:c>
       <x:c r="L200" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="M200" s="0" t="n">
         <x:v>80.6</x:v>
       </x:c>
       <x:c r="N200" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O200" s="0" t="n">
         <x:v>12.19</x:v>
       </x:c>
       <x:c r="P200" s="0" t="n">
         <x:v>8.8</x:v>
       </x:c>
       <x:c r="Q200" s="0" t="n">
         <x:v>2284</x:v>
       </x:c>
       <x:c r="R200" s="0" t="n">
         <x:v>5362</x:v>
       </x:c>
       <x:c r="S200" s="0" t="n">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="T200" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="U200" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="V200" s="0" t="s">
-        <x:v>1224</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="X200" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="Y200" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="Z200" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA200" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="AB200" s="3">
         <x:v>39280</x:v>
       </x:c>
       <x:c r="AC200" s="3">
         <x:v>39280</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:29">
       <x:c r="A201" s="1" t="n">
         <x:v>4033</x:v>
       </x:c>
+      <x:c r="B201" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F201" s="0" t="n">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="G201" s="3">
         <x:v>39290</x:v>
       </x:c>
       <x:c r="H201" s="0" t="n">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="I201" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="K201" s="0" t="n">
         <x:v>8003216</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="M201" s="0" t="n">
         <x:v>65.26</x:v>
       </x:c>
       <x:c r="N201" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O201" s="0" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="P201" s="0" t="n">
         <x:v>5.58</x:v>
       </x:c>
       <x:c r="Q201" s="0" t="n">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="R201" s="0" t="n">
         <x:v>3499</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>1980</x:v>
       </x:c>
       <x:c r="T201" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U201" s="0" t="s">
-        <x:v>1230</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="V201" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="W201" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="X201" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="Y201" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z201" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA201" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="AB201" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC201" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:29">
       <x:c r="A202" s="1" t="n">
         <x:v>3997</x:v>
       </x:c>
+      <x:c r="B202" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F202" s="0" t="n">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="G202" s="3">
         <x:v>40156</x:v>
       </x:c>
       <x:c r="H202" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J202" s="0" t="s">
-        <x:v>1235</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="K202" s="0" t="n">
         <x:v>8102892</x:v>
       </x:c>
       <x:c r="L202" s="0" t="s">
-        <x:v>1236</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="M202" s="0" t="n">
         <x:v>61.96</x:v>
       </x:c>
       <x:c r="N202" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O202" s="0" t="n">
         <x:v>12.26</x:v>
       </x:c>
       <x:c r="P202" s="0" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="Q202" s="0" t="n">
         <x:v>1329</x:v>
       </x:c>
       <x:c r="R202" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S202" s="0" t="n">
         <x:v>1981</x:v>
       </x:c>
       <x:c r="T202" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U202" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="V202" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="W202" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="X202" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="Y202" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z202" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA202" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="AB202" s="3">
         <x:v>40085</x:v>
       </x:c>
       <x:c r="AC202" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:29">
       <x:c r="A203" s="1" t="n">
         <x:v>3919</x:v>
       </x:c>
+      <x:c r="B203" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F203" s="0" t="n">
         <x:v>1402</x:v>
       </x:c>
       <x:c r="G203" s="3">
         <x:v>39897</x:v>
       </x:c>
       <x:c r="H203" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I203" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
-        <x:v>1242</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="K203" s="0" t="n">
         <x:v>7409138</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
-        <x:v>1243</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="M203" s="0" t="n">
         <x:v>76.75</x:v>
       </x:c>
       <x:c r="N203" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O203" s="0" t="n">
         <x:v>13.5</x:v>
       </x:c>
       <x:c r="P203" s="0" t="n">
         <x:v>6.3</x:v>
       </x:c>
       <x:c r="Q203" s="0" t="n">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="R203" s="0" t="n">
         <x:v>5000</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>1978</x:v>
       </x:c>
       <x:c r="T203" s="0" t="s">
-        <x:v>1244</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="U203" s="0" t="s">
-        <x:v>1245</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="V203" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="W203" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="X203" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="Y203" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z203" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA203" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="AB203" s="3">
         <x:v>39996</x:v>
       </x:c>
       <x:c r="AC203" s="3">
         <x:v>39996</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:29">
       <x:c r="A204" s="1" t="n">
         <x:v>3943</x:v>
       </x:c>
+      <x:c r="B204" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F204" s="0" t="n">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="G204" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H204" s="0" t="n">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="I204" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J204" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="K204" s="0" t="n">
         <x:v>7395375</x:v>
       </x:c>
       <x:c r="L204" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="M204" s="0" t="n">
         <x:v>60.44</x:v>
       </x:c>
       <x:c r="N204" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O204" s="0" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="P204" s="0" t="n">
         <x:v>8.22</x:v>
       </x:c>
       <x:c r="Q204" s="0" t="n">
         <x:v>1040</x:v>
       </x:c>
       <x:c r="R204" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S204" s="0" t="n">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="T204" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U204" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="V204" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="W204" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="X204" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="Y204" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z204" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA204" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="AB204" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC204" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:29">
       <x:c r="A205" s="1" t="n">
         <x:v>14392</x:v>
       </x:c>
+      <x:c r="B205" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>1256</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F205" s="0" t="n">
         <x:v>1881</x:v>
       </x:c>
       <x:c r="G205" s="3">
         <x:v>44253</x:v>
       </x:c>
       <x:c r="H205" s="0" t="n">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="I205" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="K205" s="0" t="n">
         <x:v>8719310</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="M205" s="0" t="n">
         <x:v>67.38</x:v>
       </x:c>
       <x:c r="N205" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O205" s="0" t="n">
         <x:v>13.6</x:v>
       </x:c>
       <x:c r="P205" s="0" t="n">
         <x:v>9.05</x:v>
       </x:c>
       <x:c r="Q205" s="0" t="n">
         <x:v>2058</x:v>
       </x:c>
       <x:c r="R205" s="0" t="n">
         <x:v>4400</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>1990</x:v>
       </x:c>
       <x:c r="T205" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="U205" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="V205" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="Y205" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z205" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA205" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="AB205" s="3">
         <x:v>44119</x:v>
       </x:c>
       <x:c r="AC205" s="3">
         <x:v>40247</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:29">
       <x:c r="A206" s="1" t="n">
         <x:v>15623</x:v>
       </x:c>
+      <x:c r="B206" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F206" s="0" t="n">
         <x:v>1781</x:v>
       </x:c>
       <x:c r="G206" s="3">
         <x:v>44253</x:v>
       </x:c>
       <x:c r="H206" s="0" t="n">
         <x:v>1390</x:v>
       </x:c>
       <x:c r="I206" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J206" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="K206" s="0" t="n">
         <x:v>7805966</x:v>
       </x:c>
       <x:c r="L206" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="M206" s="0" t="n">
         <x:v>67.44</x:v>
       </x:c>
       <x:c r="N206" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O206" s="0" t="n">
         <x:v>13.6</x:v>
       </x:c>
       <x:c r="P206" s="0" t="n">
         <x:v>9.05</x:v>
       </x:c>
       <x:c r="Q206" s="0" t="n">
         <x:v>2167</x:v>
       </x:c>
       <x:c r="R206" s="0" t="n">
         <x:v>4400</x:v>
       </x:c>
       <x:c r="S206" s="0" t="n">
         <x:v>1980</x:v>
       </x:c>
       <x:c r="T206" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="U206" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="V206" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="Y206" s="0" t="s">
-        <x:v>1265</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="Z206" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA206" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="AB206" s="3">
         <x:v>44253</x:v>
       </x:c>
       <x:c r="AC206" s="3">
         <x:v>41782</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:29">
       <x:c r="A207" s="1" t="n">
         <x:v>3244</x:v>
       </x:c>
+      <x:c r="B207" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F207" s="0" t="n">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="G207" s="3">
         <x:v>38875</x:v>
       </x:c>
       <x:c r="H207" s="0" t="n">
         <x:v>901</x:v>
       </x:c>
       <x:c r="I207" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="K207" s="0" t="n">
         <x:v>7342304</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="M207" s="0" t="n">
         <x:v>60.07</x:v>
       </x:c>
       <x:c r="N207" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O207" s="0" t="n">
         <x:v>11.28</x:v>
       </x:c>
       <x:c r="P207" s="0" t="n">
         <x:v>5.63</x:v>
       </x:c>
       <x:c r="Q207" s="0" t="n">
         <x:v>913</x:v>
       </x:c>
       <x:c r="R207" s="0" t="n">
         <x:v>3599</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>1977</x:v>
       </x:c>
       <x:c r="T207" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="U207" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="V207" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="W207" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="X207" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="Y207" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z207" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA207" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="AB207" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC207" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:29">
       <x:c r="A208" s="1" t="n">
         <x:v>19266</x:v>
       </x:c>
+      <x:c r="B208" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F208" s="0" t="n">
-        <x:v>853</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="G208" s="3">
-        <x:v>45791</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="H208" s="0" t="n">
-        <x:v>679</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="I208" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J208" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="K208" s="0" t="n">
         <x:v>7409140</x:v>
       </x:c>
       <x:c r="L208" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="M208" s="0" t="n">
         <x:v>69.86</x:v>
       </x:c>
       <x:c r="N208" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O208" s="0" t="n">
         <x:v>13.5</x:v>
       </x:c>
       <x:c r="P208" s="0" t="n">
         <x:v>8.7</x:v>
       </x:c>
       <x:c r="Q208" s="0" t="n">
         <x:v>1988</x:v>
       </x:c>
       <x:c r="R208" s="0" t="n">
         <x:v>4340</x:v>
       </x:c>
       <x:c r="S208" s="0" t="n">
         <x:v>1979</x:v>
       </x:c>
       <x:c r="T208" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="U208" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="V208" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="Y208" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="Z208" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA208" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="AB208" s="3">
         <x:v>45791</x:v>
       </x:c>
       <x:c r="AC208" s="3">
         <x:v>45791</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:29">
       <x:c r="A209" s="1" t="n">
         <x:v>12269</x:v>
       </x:c>
+      <x:c r="B209" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F209" s="0" t="n">
         <x:v>606</x:v>
       </x:c>
       <x:c r="G209" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H209" s="0" t="n">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I209" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="K209" s="0" t="n">
         <x:v>9130731</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="M209" s="0" t="n">
         <x:v>48.7</x:v>
       </x:c>
       <x:c r="N209" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O209" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="P209" s="0" t="n">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="Q209" s="0" t="n">
         <x:v>469</x:v>
       </x:c>
       <x:c r="R209" s="0" t="n">
         <x:v>1768</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>1997</x:v>
       </x:c>
       <x:c r="U209" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="V209" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="Y209" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z209" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA209" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="AB209" s="3">
         <x:v>42755</x:v>
       </x:c>
       <x:c r="AC209" s="3">
         <x:v>42755</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:29">
       <x:c r="A210" s="1" t="n">
         <x:v>12273</x:v>
       </x:c>
+      <x:c r="B210" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F210" s="0" t="n">
         <x:v>607</x:v>
       </x:c>
       <x:c r="G210" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H210" s="0" t="n">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I210" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="J210" s="0" t="s">
-        <x:v>1289</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="K210" s="0" t="n">
         <x:v>9130743</x:v>
       </x:c>
       <x:c r="L210" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="M210" s="0" t="n">
         <x:v>48.9</x:v>
       </x:c>
       <x:c r="N210" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O210" s="0" t="n">
         <x:v>10.3</x:v>
       </x:c>
       <x:c r="P210" s="0" t="n">
         <x:v>5.01</x:v>
       </x:c>
       <x:c r="Q210" s="0" t="n">
         <x:v>480</x:v>
       </x:c>
       <x:c r="R210" s="0" t="n">
         <x:v>1740</x:v>
       </x:c>
       <x:c r="S210" s="0" t="n">
         <x:v>1997</x:v>
       </x:c>
       <x:c r="U210" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="V210" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="Y210" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z210" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA210" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="AB210" s="3">
         <x:v>42895</x:v>
       </x:c>
       <x:c r="AC210" s="3">
         <x:v>42895</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:29">
       <x:c r="A211" s="1" t="n">
         <x:v>15625</x:v>
       </x:c>
+      <x:c r="B211" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F211" s="0" t="n">
         <x:v>650</x:v>
       </x:c>
       <x:c r="G211" s="3">
         <x:v>41794</x:v>
       </x:c>
       <x:c r="H211" s="0" t="n">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I211" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="K211" s="0" t="n">
         <x:v>9133678</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="M211" s="0" t="n">
         <x:v>57.9</x:v>
       </x:c>
       <x:c r="N211" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O211" s="0" t="n">
         <x:v>10.76</x:v>
       </x:c>
       <x:c r="P211" s="0" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="Q211" s="0" t="n">
         <x:v>656</x:v>
       </x:c>
       <x:c r="R211" s="0" t="n">
         <x:v>2480</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="U211" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="V211" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="Y211" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z211" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA211" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="AB211" s="3">
         <x:v>41794</x:v>
       </x:c>
       <x:c r="AC211" s="3">
         <x:v>41794</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:29">
       <x:c r="A212" s="1" t="n">
         <x:v>15675</x:v>
       </x:c>
+      <x:c r="B212" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F212" s="0" t="n">
         <x:v>350</x:v>
       </x:c>
       <x:c r="G212" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H212" s="0" t="n">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I212" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="J212" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="K212" s="0" t="n">
         <x:v>9122992</x:v>
       </x:c>
       <x:c r="L212" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="M212" s="0" t="n">
         <x:v>46.57</x:v>
       </x:c>
       <x:c r="N212" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O212" s="0" t="n">
         <x:v>7.92</x:v>
       </x:c>
       <x:c r="P212" s="0" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="Q212" s="0" t="n">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R212" s="0" t="n">
         <x:v>1300</x:v>
       </x:c>
       <x:c r="S212" s="0" t="n">
         <x:v>1995</x:v>
       </x:c>
       <x:c r="U212" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="V212" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="Y212" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z212" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA212" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="AB212" s="3">
         <x:v>41877</x:v>
       </x:c>
       <x:c r="AC212" s="3">
         <x:v>41877</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:29">
       <x:c r="A213" s="1" t="n">
         <x:v>16370</x:v>
       </x:c>
+      <x:c r="B213" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F213" s="0" t="n">
         <x:v>568</x:v>
       </x:c>
       <x:c r="G213" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H213" s="0" t="n">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I213" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="K213" s="0" t="n">
         <x:v>9130080</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="M213" s="0" t="n">
         <x:v>49.15</x:v>
       </x:c>
       <x:c r="N213" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O213" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="P213" s="0" t="n">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="Q213" s="0" t="n">
         <x:v>492</x:v>
       </x:c>
       <x:c r="R213" s="0" t="n">
         <x:v>1740</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>1996</x:v>
       </x:c>
       <x:c r="U213" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="V213" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="Y213" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z213" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA213" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="AB213" s="3">
         <x:v>42895</x:v>
       </x:c>
       <x:c r="AC213" s="3">
         <x:v>42895</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:29">
       <x:c r="A214" s="1" t="n">
         <x:v>15674</x:v>
       </x:c>
+      <x:c r="B214" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F214" s="0" t="n">
         <x:v>350</x:v>
       </x:c>
       <x:c r="G214" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H214" s="0" t="n">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I214" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="J214" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="K214" s="0" t="n">
         <x:v>9120487</x:v>
       </x:c>
       <x:c r="L214" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="M214" s="0" t="n">
         <x:v>46.57</x:v>
       </x:c>
       <x:c r="N214" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O214" s="0" t="n">
         <x:v>7.92</x:v>
       </x:c>
       <x:c r="P214" s="0" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="Q214" s="0" t="n">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R214" s="0" t="n">
         <x:v>1300</x:v>
       </x:c>
       <x:c r="S214" s="0" t="n">
         <x:v>1995</x:v>
       </x:c>
       <x:c r="U214" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="V214" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="Y214" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z214" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA214" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="AB214" s="3">
         <x:v>41877</x:v>
       </x:c>
       <x:c r="AC214" s="3">
         <x:v>41877</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:29">
       <x:c r="A215" s="1" t="n">
         <x:v>15557</x:v>
       </x:c>
+      <x:c r="B215" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F215" s="0" t="n">
         <x:v>732</x:v>
       </x:c>
       <x:c r="G215" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H215" s="0" t="n">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I215" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="K215" s="0" t="n">
         <x:v>9127332</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="M215" s="0" t="n">
         <x:v>60.71</x:v>
       </x:c>
       <x:c r="N215" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O215" s="0" t="n">
         <x:v>11.4</x:v>
       </x:c>
       <x:c r="P215" s="0" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="Q215" s="0" t="n">
         <x:v>789</x:v>
       </x:c>
       <x:c r="R215" s="0" t="n">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>1996</x:v>
       </x:c>
       <x:c r="U215" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="V215" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="W215" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="Y215" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z215" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA215" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="AB215" s="3">
         <x:v>41606</x:v>
       </x:c>
       <x:c r="AC215" s="3">
         <x:v>41606</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:29">
       <x:c r="A216" s="1" t="n">
         <x:v>16228</x:v>
       </x:c>
+      <x:c r="B216" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F216" s="0" t="n">
         <x:v>350</x:v>
       </x:c>
       <x:c r="G216" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H216" s="0" t="n">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I216" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="J216" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="K216" s="0" t="n">
         <x:v>6930611</x:v>
       </x:c>
       <x:c r="M216" s="0" t="n">
         <x:v>53.95</x:v>
       </x:c>
       <x:c r="N216" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O216" s="0" t="n">
         <x:v>8.7</x:v>
       </x:c>
       <x:c r="P216" s="0" t="n">
         <x:v>4.25</x:v>
       </x:c>
       <x:c r="Q216" s="0" t="n">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R216" s="0" t="n">
         <x:v>775</x:v>
       </x:c>
       <x:c r="S216" s="0" t="n">
         <x:v>1969</x:v>
       </x:c>
       <x:c r="U216" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="V216" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="Y216" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z216" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA216" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="AB216" s="3">
         <x:v>42555</x:v>
       </x:c>
       <x:c r="AC216" s="3">
         <x:v>42555</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:29">
       <x:c r="A217" s="1" t="n">
         <x:v>16229</x:v>
       </x:c>
+      <x:c r="B217" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F217" s="0" t="n">
         <x:v>350</x:v>
       </x:c>
       <x:c r="G217" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H217" s="0" t="n">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I217" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="K217" s="0" t="n">
         <x:v>6917281</x:v>
       </x:c>
       <x:c r="M217" s="0" t="n">
         <x:v>53.95</x:v>
       </x:c>
       <x:c r="N217" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O217" s="0" t="n">
         <x:v>8.7</x:v>
       </x:c>
       <x:c r="P217" s="0" t="n">
         <x:v>4.25</x:v>
       </x:c>
       <x:c r="Q217" s="0" t="n">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R217" s="0" t="n">
         <x:v>775</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>1972</x:v>
       </x:c>
       <x:c r="U217" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="V217" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="Y217" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z217" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA217" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="AB217" s="3">
         <x:v>42555</x:v>
       </x:c>
       <x:c r="AC217" s="3">
         <x:v>42555</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:29">
       <x:c r="A218" s="1" t="n">
         <x:v>15626</x:v>
       </x:c>
+      <x:c r="B218" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F218" s="0" t="n">
         <x:v>487</x:v>
       </x:c>
       <x:c r="G218" s="3">
         <x:v>41794</x:v>
       </x:c>
       <x:c r="H218" s="0" t="n">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I218" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="J218" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="K218" s="0" t="n">
         <x:v>8683444</x:v>
       </x:c>
       <x:c r="L218" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="M218" s="0" t="n">
         <x:v>52.68</x:v>
       </x:c>
       <x:c r="N218" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O218" s="0" t="n">
         <x:v>10.1</x:v>
       </x:c>
       <x:c r="P218" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="Q218" s="0" t="n">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R218" s="0" t="n">
         <x:v>1875</x:v>
       </x:c>
       <x:c r="S218" s="0" t="n">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="U218" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="V218" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="Y218" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z218" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA218" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="AB218" s="3">
         <x:v>41794</x:v>
       </x:c>
       <x:c r="AC218" s="3">
         <x:v>41794</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:29">
       <x:c r="A219" s="1" t="n">
         <x:v>12274</x:v>
       </x:c>
+      <x:c r="B219" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F219" s="0" t="n">
         <x:v>493</x:v>
       </x:c>
       <x:c r="G219" s="3">
         <x:v>43272</x:v>
       </x:c>
       <x:c r="H219" s="0" t="n">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="K219" s="0" t="n">
         <x:v>9292644</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="M219" s="0" t="n">
         <x:v>48.7</x:v>
       </x:c>
       <x:c r="N219" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O219" s="0" t="n">
         <x:v>10.3</x:v>
       </x:c>
       <x:c r="P219" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="Q219" s="0" t="n">
         <x:v>498</x:v>
       </x:c>
       <x:c r="R219" s="0" t="n">
         <x:v>1780</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>2003</x:v>
       </x:c>
       <x:c r="U219" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="V219" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="Y219" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z219" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA219" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="AB219" s="3">
         <x:v>43272</x:v>
       </x:c>
       <x:c r="AC219" s="3">
         <x:v>43272</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:29">
       <x:c r="A220" s="1" t="n">
         <x:v>15556</x:v>
       </x:c>
+      <x:c r="B220" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F220" s="0" t="n">
         <x:v>450</x:v>
       </x:c>
       <x:c r="G220" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H220" s="0" t="n">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I220" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="J220" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="K220" s="0" t="n">
         <x:v>8678451</x:v>
       </x:c>
       <x:c r="L220" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="M220" s="0" t="n">
         <x:v>45.44</x:v>
       </x:c>
       <x:c r="N220" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O220" s="0" t="n">
         <x:v>9.61</x:v>
       </x:c>
       <x:c r="P220" s="0" t="n">
         <x:v>4.42</x:v>
       </x:c>
       <x:c r="Q220" s="0" t="n">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R220" s="0" t="n">
         <x:v>960</x:v>
       </x:c>
       <x:c r="S220" s="0" t="n">
         <x:v>1999</x:v>
       </x:c>
       <x:c r="U220" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="V220" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="Y220" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z220" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA220" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="AB220" s="3">
         <x:v>41606</x:v>
       </x:c>
       <x:c r="AC220" s="3">
         <x:v>41606</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:29">
       <x:c r="A221" s="1" t="n">
         <x:v>17199</x:v>
       </x:c>
+      <x:c r="B221" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F221" s="0" t="n">
         <x:v>535</x:v>
       </x:c>
       <x:c r="G221" s="3">
         <x:v>43272</x:v>
       </x:c>
       <x:c r="H221" s="0" t="n">
         <x:v>428</x:v>
       </x:c>
       <x:c r="I221" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="K221" s="0" t="n">
         <x:v>8693231</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="M221" s="0" t="n">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N221" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O221" s="0" t="n">
         <x:v>10.3</x:v>
       </x:c>
       <x:c r="P221" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="Q221" s="0" t="n">
         <x:v>466</x:v>
       </x:c>
       <x:c r="R221" s="0" t="n">
         <x:v>1305</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>1996</x:v>
       </x:c>
       <x:c r="U221" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="V221" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="Y221" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z221" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA221" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="AB221" s="3">
         <x:v>43272</x:v>
       </x:c>
       <x:c r="AC221" s="3">
         <x:v>43272</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:29">
       <x:c r="A222" s="1" t="n">
         <x:v>15327</x:v>
       </x:c>
+      <x:c r="B222" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F222" s="0" t="n">
         <x:v>300</x:v>
       </x:c>
       <x:c r="G222" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H222" s="0" t="n">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I222" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="J222" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="K222" s="0" t="n">
         <x:v>9120542</x:v>
       </x:c>
       <x:c r="L222" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="M222" s="0" t="n">
         <x:v>40.75</x:v>
       </x:c>
       <x:c r="N222" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O222" s="0" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="P222" s="0" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="Q222" s="0" t="n">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R222" s="0" t="n">
         <x:v>600</x:v>
       </x:c>
       <x:c r="S222" s="0" t="n">
         <x:v>1994</x:v>
       </x:c>
       <x:c r="U222" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="V222" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="W222" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="Y222" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z222" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA222" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="AB222" s="3">
         <x:v>41487</x:v>
       </x:c>
       <x:c r="AC222" s="3">
         <x:v>41487</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:29">
       <x:c r="A223" s="1" t="n">
         <x:v>14964</x:v>
       </x:c>
+      <x:c r="B223" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F223" s="0" t="n">
         <x:v>299</x:v>
       </x:c>
       <x:c r="G223" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H223" s="0" t="n">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I223" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="K223" s="0" t="n">
         <x:v>9045326</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="M223" s="0" t="n">
         <x:v>40.75</x:v>
       </x:c>
       <x:c r="N223" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O223" s="0" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="P223" s="0" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="Q223" s="0" t="n">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R223" s="0" t="n">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>1993</x:v>
       </x:c>
       <x:c r="U223" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="V223" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="W223" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="Y223" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z223" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA223" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="AB223" s="3">
         <x:v>41102</x:v>
       </x:c>
       <x:c r="AC223" s="3">
         <x:v>41102</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:29">
       <x:c r="A224" s="1" t="n">
         <x:v>12270</x:v>
       </x:c>
+      <x:c r="B224" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F224" s="0" t="n">
         <x:v>614</x:v>
       </x:c>
       <x:c r="G224" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H224" s="0" t="n">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="J224" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="K224" s="0" t="n">
         <x:v>9130092</x:v>
       </x:c>
       <x:c r="L224" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="M224" s="0" t="n">
         <x:v>48.05</x:v>
       </x:c>
       <x:c r="N224" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O224" s="0" t="n">
         <x:v>10.32</x:v>
       </x:c>
       <x:c r="P224" s="0" t="n">
         <x:v>4.98</x:v>
       </x:c>
       <x:c r="Q224" s="0" t="n">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R224" s="0" t="n">
         <x:v>1775</x:v>
       </x:c>
       <x:c r="S224" s="0" t="n">
         <x:v>1996</x:v>
       </x:c>
       <x:c r="U224" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="V224" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="Y224" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z224" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA224" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="AB224" s="3">
         <x:v>42755</x:v>
       </x:c>
       <x:c r="AC224" s="3">
         <x:v>42755</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:29">
       <x:c r="A225" s="1" t="n">
         <x:v>14603</x:v>
       </x:c>
+      <x:c r="B225" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F225" s="0" t="n">
         <x:v>1851</x:v>
       </x:c>
       <x:c r="G225" s="3">
         <x:v>46000</x:v>
       </x:c>
       <x:c r="H225" s="0" t="n">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="I225" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="J225" s="0" t="n">
         <x:v>1215847</x:v>
       </x:c>
       <x:c r="K225" s="0" t="n">
         <x:v>9556674</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="M225" s="0" t="n">
         <x:v>74.8</x:v>
       </x:c>
       <x:c r="N225" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O225" s="0" t="n">
         <x:v>13.6</x:v>
       </x:c>
       <x:c r="P225" s="0" t="n">
         <x:v>7.45</x:v>
       </x:c>
       <x:c r="Q225" s="0" t="n">
         <x:v>1534</x:v>
       </x:c>
       <x:c r="R225" s="0" t="n">
         <x:v>3200</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="T225" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="U225" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="V225" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="X225" s="0" t="s">
-        <x:v>1354</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="Y225" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z225" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA225" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="AB225" s="3">
         <x:v>46023</x:v>
       </x:c>
       <x:c r="AC225" s="3">
         <x:v>40721</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:29">
       <x:c r="A226" s="1" t="n">
         <x:v>6489</x:v>
       </x:c>
+      <x:c r="B226" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F226" s="0" t="n">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G226" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H226" s="0" t="n">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I226" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="J226" s="0" t="n">
         <x:v>643518</x:v>
       </x:c>
       <x:c r="K226" s="0" t="n">
         <x:v>8886498</x:v>
       </x:c>
       <x:c r="L226" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="M226" s="0" t="n">
         <x:v>19.78</x:v>
       </x:c>
       <x:c r="N226" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O226" s="0" t="n">
         <x:v>7.32</x:v>
       </x:c>
       <x:c r="P226" s="0" t="n">
         <x:v>3.35</x:v>
       </x:c>
       <x:c r="Q226" s="0" t="n">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R226" s="0" t="n">
         <x:v>600</x:v>
       </x:c>
       <x:c r="S226" s="0" t="n">
         <x:v>1981</x:v>
       </x:c>
       <x:c r="T226" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="U226" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="V226" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="Y226" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z226" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA226" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="AB226" s="3">
         <x:v>44601</x:v>
       </x:c>
       <x:c r="AC226" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:29">
       <x:c r="A227" s="1" t="n">
         <x:v>19265</x:v>
       </x:c>
+      <x:c r="B227" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>1362</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F227" s="0" t="n">
         <x:v>1893</x:v>
       </x:c>
       <x:c r="G227" s="3">
         <x:v>45771</x:v>
       </x:c>
       <x:c r="H227" s="0" t="n">
         <x:v>1552</x:v>
       </x:c>
       <x:c r="I227" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="J227" s="0" t="n">
         <x:v>1357532</x:v>
       </x:c>
       <x:c r="K227" s="0" t="n">
         <x:v>8806955</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="M227" s="0" t="n">
         <x:v>75.6</x:v>
       </x:c>
       <x:c r="N227" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O227" s="0" t="n">
         <x:v>13.6</x:v>
       </x:c>
       <x:c r="P227" s="0" t="n">
         <x:v>9.05</x:v>
       </x:c>
       <x:c r="Q227" s="0" t="n">
         <x:v>2116</x:v>
       </x:c>
       <x:c r="R227" s="0" t="n">
         <x:v>4688</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>1989</x:v>
       </x:c>
       <x:c r="T227" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="U227" s="0" t="s">
-        <x:v>1366</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="V227" s="0" t="s">
-        <x:v>1367</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="W227" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="X227" s="0" t="s">
-        <x:v>1369</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="Y227" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z227" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA227" s="0" t="s">
-        <x:v>1370</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="AB227" s="3">
         <x:v>45838</x:v>
       </x:c>
       <x:c r="AC227" s="3">
         <x:v>45838</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:29">
       <x:c r="A228" s="1" t="n">
         <x:v>16001</x:v>
       </x:c>
+      <x:c r="B228" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F228" s="0" t="n">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G228" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H228" s="0" t="n">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I228" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="J228" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="L228" s="0" t="s">
-        <x:v>1373</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="M228" s="0" t="n">
         <x:v>19.14</x:v>
       </x:c>
       <x:c r="N228" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O228" s="0" t="n">
         <x:v>5.52</x:v>
       </x:c>
       <x:c r="P228" s="0" t="n">
         <x:v>2.23</x:v>
       </x:c>
       <x:c r="Q228" s="0" t="n">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R228" s="0" t="n">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S228" s="0" t="n">
         <x:v>1979</x:v>
       </x:c>
       <x:c r="U228" s="0" t="s">
-        <x:v>1374</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="V228" s="0" t="s">
-        <x:v>1375</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="Y228" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z228" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA228" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="AB228" s="3">
         <x:v>45331</x:v>
       </x:c>
       <x:c r="AC228" s="3">
         <x:v>42303</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:29">
       <x:c r="A229" s="1" t="n">
         <x:v>6483</x:v>
       </x:c>
+      <x:c r="B229" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>1376</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F229" s="0" t="n">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G229" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H229" s="0" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I229" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="J229" s="0" t="n">
         <x:v>984694</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="M229" s="0" t="n">
         <x:v>17.68</x:v>
       </x:c>
       <x:c r="N229" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O229" s="0" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="P229" s="0" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="Q229" s="0" t="n">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R229" s="0" t="n">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>1992</x:v>
       </x:c>
       <x:c r="U229" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="V229" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="Y229" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z229" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA229" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="AB229" s="3">
         <x:v>45342</x:v>
       </x:c>
       <x:c r="AC229" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:29">
       <x:c r="A230" s="1" t="n">
         <x:v>3112</x:v>
       </x:c>
+      <x:c r="B230" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F230" s="0" t="n">
         <x:v>170</x:v>
       </x:c>
       <x:c r="G230" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H230" s="0" t="n">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I230" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="J230" s="0" t="n">
         <x:v>648720</x:v>
       </x:c>
       <x:c r="K230" s="0" t="n">
         <x:v>8886618</x:v>
       </x:c>
       <x:c r="L230" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="M230" s="0" t="n">
         <x:v>22.31</x:v>
       </x:c>
       <x:c r="N230" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O230" s="0" t="n">
         <x:v>7.62</x:v>
       </x:c>
       <x:c r="P230" s="0" t="n">
         <x:v>3.93</x:v>
       </x:c>
       <x:c r="Q230" s="0" t="n">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R230" s="0" t="n">
         <x:v>940</x:v>
       </x:c>
       <x:c r="S230" s="0" t="n">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="T230" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="U230" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="V230" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="W230" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="Y230" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z230" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA230" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="AB230" s="3">
         <x:v>44601</x:v>
       </x:c>
       <x:c r="AC230" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:29">
       <x:c r="A231" s="1" t="n">
         <x:v>670</x:v>
       </x:c>
+      <x:c r="B231" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F231" s="0" t="n">
         <x:v>2032</x:v>
       </x:c>
       <x:c r="G231" s="3">
         <x:v>38657</x:v>
       </x:c>
       <x:c r="H231" s="0" t="n">
         <x:v>1360</x:v>
       </x:c>
       <x:c r="I231" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="J231" s="0" t="n">
         <x:v>1060977</x:v>
       </x:c>
       <x:c r="K231" s="0" t="n">
         <x:v>7803255</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
-        <x:v>1387</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="M231" s="0" t="n">
         <x:v>75.26</x:v>
       </x:c>
       <x:c r="N231" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O231" s="0" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="P231" s="0" t="n">
         <x:v>8.56</x:v>
       </x:c>
       <x:c r="Q231" s="0" t="n">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="R231" s="0" t="n">
         <x:v>3900</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>1979</x:v>
       </x:c>
       <x:c r="T231" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U231" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="V231" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="W231" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="X231" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="Y231" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z231" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA231" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="AB231" s="3">
         <x:v>42005</x:v>
       </x:c>
       <x:c r="AC231" s="3">
         <x:v>37771</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:29">
       <x:c r="A232" s="1" t="n">
         <x:v>3406</x:v>
       </x:c>
+      <x:c r="B232" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>1393</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F232" s="0" t="n">
         <x:v>1525</x:v>
       </x:c>
       <x:c r="G232" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H232" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I232" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="J232" s="0" t="n">
         <x:v>599831</x:v>
       </x:c>
       <x:c r="K232" s="0" t="n">
         <x:v>7806283</x:v>
       </x:c>
       <x:c r="L232" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="M232" s="0" t="n">
         <x:v>59.74</x:v>
       </x:c>
       <x:c r="N232" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O232" s="0" t="n">
         <x:v>12.19</x:v>
       </x:c>
       <x:c r="P232" s="0" t="n">
         <x:v>6.1</x:v>
       </x:c>
       <x:c r="Q232" s="0" t="n">
         <x:v>1216</x:v>
       </x:c>
       <x:c r="R232" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S232" s="0" t="n">
         <x:v>1978</x:v>
       </x:c>
       <x:c r="T232" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U232" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="V232" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="W232" s="0" t="s">
-        <x:v>1396</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="Y232" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z232" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA232" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="AB232" s="3">
         <x:v>42005</x:v>
       </x:c>
       <x:c r="AC232" s="3">
         <x:v>39051</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:29">
       <x:c r="A233" s="1" t="n">
         <x:v>4117</x:v>
       </x:c>
+      <x:c r="B233" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>1397</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F233" s="0" t="n">
         <x:v>1581</x:v>
       </x:c>
       <x:c r="G233" s="3">
         <x:v>39419</x:v>
       </x:c>
       <x:c r="H233" s="0" t="n">
         <x:v>1361</x:v>
       </x:c>
       <x:c r="I233" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="J233" s="0" t="n">
         <x:v>962922</x:v>
       </x:c>
       <x:c r="K233" s="0" t="n">
         <x:v>9018892</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
-        <x:v>1398</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="M233" s="0" t="n">
         <x:v>68.82</x:v>
       </x:c>
       <x:c r="N233" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O233" s="0" t="n">
         <x:v>13.31</x:v>
       </x:c>
       <x:c r="P233" s="0" t="n">
         <x:v>6.23</x:v>
       </x:c>
       <x:c r="Q233" s="0" t="n">
         <x:v>1751</x:v>
       </x:c>
       <x:c r="R233" s="0" t="n">
         <x:v>4425</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>1990</x:v>
       </x:c>
       <x:c r="T233" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U233" s="0" t="s">
+        <x:v>1406</x:v>
+      </x:c>
+      <x:c r="V233" s="0" t="s">
+        <x:v>1396</x:v>
+      </x:c>
+      <x:c r="W233" s="0" t="s">
+        <x:v>1407</x:v>
+      </x:c>
+      <x:c r="X233" s="0" t="s">
+        <x:v>1408</x:v>
+      </x:c>
+      <x:c r="Y233" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="Z233" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="AA233" s="0" t="s">
         <x:v>1399</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>1392</x:v>
       </x:c>
       <x:c r="AB233" s="3">
         <x:v>43101</x:v>
       </x:c>
       <x:c r="AC233" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:29">
       <x:c r="A234" s="1" t="n">
         <x:v>3739</x:v>
       </x:c>
+      <x:c r="B234" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F234" s="0" t="n">
         <x:v>2032</x:v>
       </x:c>
       <x:c r="G234" s="3">
         <x:v>38658</x:v>
       </x:c>
       <x:c r="H234" s="0" t="n">
         <x:v>1360</x:v>
       </x:c>
       <x:c r="I234" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="J234" s="0" t="n">
         <x:v>1074874</x:v>
       </x:c>
       <x:c r="K234" s="0" t="n">
         <x:v>7803267</x:v>
       </x:c>
       <x:c r="L234" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="M234" s="0" t="n">
         <x:v>75.26</x:v>
       </x:c>
       <x:c r="N234" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O234" s="0" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="P234" s="0" t="n">
         <x:v>8.56</x:v>
       </x:c>
       <x:c r="Q234" s="0" t="n">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="R234" s="0" t="n">
         <x:v>3900</x:v>
       </x:c>
       <x:c r="S234" s="0" t="n">
         <x:v>1980</x:v>
       </x:c>
       <x:c r="T234" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U234" s="0" t="s">
-        <x:v>1404</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="V234" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="W234" s="0" t="s">
-        <x:v>1405</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="X234" s="0" t="s">
-        <x:v>1406</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="Y234" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z234" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA234" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="AB234" s="3">
         <x:v>42005</x:v>
       </x:c>
       <x:c r="AC234" s="3">
         <x:v>37771</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:29">
       <x:c r="A235" s="1" t="n">
         <x:v>1078</x:v>
       </x:c>
+      <x:c r="B235" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>1407</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F235" s="0" t="n">
         <x:v>1593</x:v>
       </x:c>
       <x:c r="G235" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H235" s="0" t="n">
         <x:v>1361</x:v>
       </x:c>
       <x:c r="I235" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="J235" s="0" t="n">
         <x:v>610466</x:v>
       </x:c>
       <x:c r="K235" s="0" t="n">
         <x:v>7912094</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
-        <x:v>1408</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="M235" s="0" t="n">
         <x:v>65.17</x:v>
       </x:c>
       <x:c r="N235" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O235" s="0" t="n">
         <x:v>13.41</x:v>
       </x:c>
       <x:c r="P235" s="0" t="n">
         <x:v>4.94</x:v>
       </x:c>
       <x:c r="Q235" s="0" t="n">
         <x:v>1301</x:v>
       </x:c>
       <x:c r="R235" s="0" t="n">
         <x:v>4300</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>1979</x:v>
       </x:c>
       <x:c r="T235" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U235" s="0" t="s">
-        <x:v>1409</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="V235" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="W235" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="Y235" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z235" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA235" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="AB235" s="3">
         <x:v>42005</x:v>
       </x:c>
       <x:c r="AC235" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:29">
       <x:c r="A236" s="1" t="n">
         <x:v>4120</x:v>
       </x:c>
+      <x:c r="B236" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F236" s="0" t="n">
         <x:v>1581</x:v>
       </x:c>
       <x:c r="G236" s="3">
         <x:v>39986</x:v>
       </x:c>
       <x:c r="H236" s="0" t="n">
         <x:v>1361</x:v>
       </x:c>
       <x:c r="I236" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="J236" s="0" t="n">
         <x:v>953794</x:v>
       </x:c>
       <x:c r="K236" s="0" t="n">
         <x:v>9018880</x:v>
       </x:c>
       <x:c r="L236" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="M236" s="0" t="n">
         <x:v>67.3</x:v>
       </x:c>
       <x:c r="N236" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O236" s="0" t="n">
         <x:v>13.31</x:v>
       </x:c>
       <x:c r="P236" s="0" t="n">
         <x:v>6.23</x:v>
       </x:c>
       <x:c r="Q236" s="0" t="n">
         <x:v>1751</x:v>
       </x:c>
       <x:c r="R236" s="0" t="n">
         <x:v>4425</x:v>
       </x:c>
       <x:c r="S236" s="0" t="n">
         <x:v>1989</x:v>
       </x:c>
       <x:c r="T236" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U236" s="0" t="s">
-        <x:v>1413</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="V236" s="0" t="s">
-        <x:v>1414</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="W236" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="X236" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="Y236" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z236" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA236" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="AB236" s="3">
         <x:v>42005</x:v>
       </x:c>
       <x:c r="AC236" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:29">
       <x:c r="A237" s="1" t="n">
         <x:v>17397</x:v>
       </x:c>
+      <x:c r="B237" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F237" s="0" t="n">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G237" s="3">
         <x:v>43565</x:v>
       </x:c>
       <x:c r="H237" s="0" t="n">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I237" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="J237" s="0" t="n">
         <x:v>1293821</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
-        <x:v>1420</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="M237" s="0" t="n">
         <x:v>16.06</x:v>
       </x:c>
       <x:c r="N237" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O237" s="0" t="n">
         <x:v>7.32</x:v>
       </x:c>
       <x:c r="P237" s="0" t="n">
         <x:v>3.23</x:v>
       </x:c>
       <x:c r="Q237" s="0" t="n">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R237" s="0" t="n">
         <x:v>660</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="T237" s="0" t="s">
-        <x:v>1421</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="U237" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="V237" s="0" t="s">
-        <x:v>1423</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="Y237" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z237" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA237" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="AB237" s="3">
         <x:v>43565</x:v>
       </x:c>
       <x:c r="AC237" s="3">
         <x:v>43565</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:29">
       <x:c r="A238" s="1" t="n">
         <x:v>13257</x:v>
       </x:c>
+      <x:c r="B238" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>1424</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F238" s="0" t="n">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G238" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H238" s="0" t="n">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I238" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="J238" s="0" t="n">
         <x:v>1061917</x:v>
       </x:c>
       <x:c r="K238" s="0" t="n">
         <x:v>8990847</x:v>
       </x:c>
       <x:c r="L238" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="M238" s="0" t="n">
         <x:v>20.73</x:v>
       </x:c>
       <x:c r="N238" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O238" s="0" t="n">
         <x:v>7.92</x:v>
       </x:c>
       <x:c r="P238" s="0" t="n">
         <x:v>3.66</x:v>
       </x:c>
       <x:c r="Q238" s="0" t="n">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R238" s="0" t="n">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S238" s="0" t="n">
         <x:v>1997</x:v>
       </x:c>
       <x:c r="T238" s="0" t="s">
-        <x:v>1427</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="U238" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="V238" s="0" t="s">
-        <x:v>1423</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="Y238" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z238" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA238" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="AB238" s="3">
         <x:v>43495</x:v>
       </x:c>
       <x:c r="AC238" s="3">
         <x:v>39241</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:29">
       <x:c r="A239" s="1" t="n">
         <x:v>3745</x:v>
       </x:c>
+      <x:c r="B239" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F239" s="0" t="n">
         <x:v>1578</x:v>
       </x:c>
       <x:c r="G239" s="3">
         <x:v>40686</x:v>
       </x:c>
       <x:c r="H239" s="0" t="n">
         <x:v>1300</x:v>
       </x:c>
       <x:c r="I239" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="J239" s="0" t="n">
         <x:v>531005</x:v>
       </x:c>
       <x:c r="K239" s="0" t="n">
         <x:v>7107716</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
-        <x:v>1430</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="M239" s="0" t="n">
         <x:v>59.77</x:v>
       </x:c>
       <x:c r="N239" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O239" s="0" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="P239" s="0" t="n">
         <x:v>5.36</x:v>
       </x:c>
       <x:c r="Q239" s="0" t="n">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="R239" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>1971</x:v>
       </x:c>
       <x:c r="T239" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U239" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="V239" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="W239" s="0" t="s">
-        <x:v>1433</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="Y239" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z239" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA239" s="0" t="s">
-        <x:v>1434</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="AB239" s="3">
         <x:v>42005</x:v>
       </x:c>
       <x:c r="AC239" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:29">
       <x:c r="A240" s="1" t="n">
         <x:v>3562</x:v>
       </x:c>
+      <x:c r="B240" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F240" s="0" t="n">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="G240" s="3">
         <x:v>42332</x:v>
       </x:c>
       <x:c r="H240" s="0" t="n">
         <x:v>997</x:v>
       </x:c>
       <x:c r="I240" s="0" t="s">
-        <x:v>1436</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="J240" s="0" t="n">
         <x:v>545564</x:v>
       </x:c>
       <x:c r="K240" s="0" t="n">
         <x:v>7233280</x:v>
       </x:c>
       <x:c r="L240" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="M240" s="0" t="n">
         <x:v>55.5</x:v>
       </x:c>
       <x:c r="N240" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O240" s="0" t="n">
         <x:v>12.19</x:v>
       </x:c>
       <x:c r="P240" s="0" t="n">
         <x:v>4.63</x:v>
       </x:c>
       <x:c r="Q240" s="0" t="n">
         <x:v>972</x:v>
       </x:c>
       <x:c r="R240" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S240" s="0" t="n">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="T240" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U240" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="V240" s="0" t="s">
-        <x:v>1439</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="W240" s="0" t="s">
-        <x:v>1440</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="Y240" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z240" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA240" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="AB240" s="3">
         <x:v>45355</x:v>
       </x:c>
       <x:c r="AC240" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:29">
       <x:c r="A241" s="1" t="n">
         <x:v>220</x:v>
       </x:c>
+      <x:c r="B241" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>1442</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F241" s="0" t="n">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G241" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H241" s="0" t="n">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I241" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="J241" s="0" t="n">
         <x:v>252749</x:v>
       </x:c>
       <x:c r="K241" s="0" t="n">
         <x:v>7201146</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
-        <x:v>1444</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="M241" s="0" t="n">
         <x:v>24.2</x:v>
       </x:c>
       <x:c r="N241" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O241" s="0" t="n">
         <x:v>6.74</x:v>
       </x:c>
       <x:c r="P241" s="0" t="n">
         <x:v>3.11</x:v>
       </x:c>
       <x:c r="Q241" s="0" t="n">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R241" s="0" t="n">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>1947</x:v>
       </x:c>
       <x:c r="T241" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="U241" s="0" t="s">
-        <x:v>1446</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="V241" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="Y241" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z241" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA241" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="AB241" s="3">
         <x:v>44616</x:v>
       </x:c>
       <x:c r="AC241" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:29">
       <x:c r="A242" s="1" t="n">
         <x:v>2845</x:v>
       </x:c>
+      <x:c r="B242" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F242" s="0" t="n">
         <x:v>149</x:v>
       </x:c>
       <x:c r="G242" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H242" s="0" t="n">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I242" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="J242" s="0" t="n">
         <x:v>602455</x:v>
       </x:c>
       <x:c r="K242" s="0" t="n">
         <x:v>7940376</x:v>
       </x:c>
       <x:c r="L242" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="M242" s="0" t="n">
         <x:v>21.21</x:v>
       </x:c>
       <x:c r="N242" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O242" s="0" t="n">
         <x:v>7.22</x:v>
       </x:c>
       <x:c r="P242" s="0" t="n">
         <x:v>3.84</x:v>
       </x:c>
       <x:c r="Q242" s="0" t="n">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R242" s="0" t="n">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S242" s="0" t="n">
         <x:v>1978</x:v>
       </x:c>
       <x:c r="T242" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="U242" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="V242" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="Y242" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z242" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA242" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="AB242" s="3">
         <x:v>44601</x:v>
       </x:c>
       <x:c r="AC242" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:29">
       <x:c r="A243" s="1" t="n">
         <x:v>14604</x:v>
       </x:c>
+      <x:c r="B243" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F243" s="0" t="n">
         <x:v>2100</x:v>
       </x:c>
       <x:c r="G243" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H243" s="0" t="n">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="I243" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="J243" s="0" t="n">
         <x:v>1216624</x:v>
       </x:c>
       <x:c r="K243" s="0" t="n">
         <x:v>9310953</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
-        <x:v>1453</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="M243" s="0" t="n">
         <x:v>77.82</x:v>
       </x:c>
       <x:c r="N243" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O243" s="0" t="n">
         <x:v>14.33</x:v>
       </x:c>
       <x:c r="P243" s="0" t="n">
         <x:v>8.78</x:v>
       </x:c>
       <x:c r="Q243" s="0" t="n">
         <x:v>2210</x:v>
       </x:c>
       <x:c r="R243" s="0" t="n">
         <x:v>4500</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="T243" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="U243" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="V243" s="0" t="s">
-        <x:v>1455</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="Y243" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z243" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA243" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="AB243" s="3">
         <x:v>42370</x:v>
       </x:c>
       <x:c r="AC243" s="3">
         <x:v>42370</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:29">
       <x:c r="A244" s="1" t="n">
         <x:v>3619</x:v>
       </x:c>
+      <x:c r="B244" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F244" s="0" t="n">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="G244" s="3">
         <x:v>38875</x:v>
       </x:c>
       <x:c r="H244" s="0" t="n">
         <x:v>1344</x:v>
       </x:c>
       <x:c r="I244" s="0" t="s">
-        <x:v>1457</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="J244" s="0" t="n">
         <x:v>536794</x:v>
       </x:c>
       <x:c r="K244" s="0" t="n">
         <x:v>7124697</x:v>
       </x:c>
       <x:c r="L244" s="0" t="s">
-        <x:v>1458</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="M244" s="0" t="n">
         <x:v>68.75</x:v>
       </x:c>
       <x:c r="N244" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O244" s="0" t="n">
         <x:v>12.04</x:v>
       </x:c>
       <x:c r="P244" s="0" t="n">
         <x:v>8.76</x:v>
       </x:c>
       <x:c r="Q244" s="0" t="n">
         <x:v>1498</x:v>
       </x:c>
       <x:c r="R244" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S244" s="0" t="n">
         <x:v>1971</x:v>
       </x:c>
       <x:c r="T244" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="U244" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="V244" s="0" t="s">
-        <x:v>1460</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="W244" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="X244" s="0" t="s">
-        <x:v>1462</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="Y244" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z244" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA244" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="AB244" s="3">
         <x:v>45658</x:v>
       </x:c>
       <x:c r="AC244" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:29">
       <x:c r="A245" s="1" t="n">
         <x:v>14413</x:v>
       </x:c>
+      <x:c r="B245" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>1463</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F245" s="0" t="n">
         <x:v>1251</x:v>
       </x:c>
       <x:c r="G245" s="3">
         <x:v>40375</x:v>
       </x:c>
       <x:c r="H245" s="0" t="n">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="I245" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="J245" s="0" t="n">
         <x:v>1212240</x:v>
       </x:c>
       <x:c r="K245" s="0" t="n">
         <x:v>8111465</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
-        <x:v>1464</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="M245" s="0" t="n">
         <x:v>62.39</x:v>
       </x:c>
       <x:c r="N245" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O245" s="0" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="P245" s="0" t="n">
         <x:v>8.44</x:v>
       </x:c>
       <x:c r="Q245" s="0" t="n">
         <x:v>1509</x:v>
       </x:c>
       <x:c r="R245" s="0" t="n">
         <x:v>4000</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="T245" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U245" s="0" t="s">
-        <x:v>1465</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="V245" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="Y245" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z245" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA245" s="0" t="s">
-        <x:v>1434</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="AB245" s="3">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="AC245" s="3">
         <x:v>41473</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:29">
       <x:c r="A246" s="1" t="n">
         <x:v>6491</x:v>
       </x:c>
+      <x:c r="B246" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>1467</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F246" s="0" t="n">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G246" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H246" s="0" t="n">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I246" s="0" t="s">
-        <x:v>1468</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="J246" s="0" t="n">
         <x:v>1061827</x:v>
       </x:c>
       <x:c r="L246" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="M246" s="0" t="n">
         <x:v>24.08</x:v>
       </x:c>
       <x:c r="N246" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O246" s="0" t="n">
         <x:v>7.92</x:v>
       </x:c>
       <x:c r="P246" s="0" t="n">
         <x:v>3.47</x:v>
       </x:c>
       <x:c r="Q246" s="0" t="n">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R246" s="0" t="n">
         <x:v>960</x:v>
       </x:c>
       <x:c r="S246" s="0" t="n">
         <x:v>1997</x:v>
       </x:c>
       <x:c r="T246" s="0" t="s">
-        <x:v>1470</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="U246" s="0" t="s">
-        <x:v>1471</x:v>
+        <x:v>1478</x:v>
       </x:c>
       <x:c r="V246" s="0" t="s">
-        <x:v>1472</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="Y246" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z246" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA246" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="AB246" s="3">
         <x:v>45712</x:v>
       </x:c>
       <x:c r="AC246" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:29">
       <x:c r="A247" s="1" t="n">
         <x:v>16243</x:v>
       </x:c>
+      <x:c r="B247" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>1474</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F247" s="0" t="n">
         <x:v>1316</x:v>
       </x:c>
       <x:c r="G247" s="3">
         <x:v>46016</x:v>
       </x:c>
       <x:c r="H247" s="0" t="n">
         <x:v>996</x:v>
       </x:c>
       <x:c r="I247" s="0" t="s">
-        <x:v>1457</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="J247" s="0" t="n">
         <x:v>1358246</x:v>
       </x:c>
       <x:c r="K247" s="0" t="n">
         <x:v>9020182</x:v>
       </x:c>
       <x:c r="M247" s="0" t="n">
         <x:v>55.6</x:v>
       </x:c>
       <x:c r="N247" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O247" s="0" t="n">
         <x:v>11.89</x:v>
       </x:c>
       <x:c r="P247" s="0" t="n">
         <x:v>7.32</x:v>
       </x:c>
       <x:c r="Q247" s="0" t="n">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="R247" s="0" t="n">
         <x:v>2700</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>1990</x:v>
       </x:c>
       <x:c r="T247" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U247" s="0" t="s">
-        <x:v>1475</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="V247" s="0" t="s">
-        <x:v>1476</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="W247" s="0" t="s">
-        <x:v>1477</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="X247" s="0" t="s">
-        <x:v>1478</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="Y247" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z247" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA247" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="AB247" s="3">
         <x:v>46023</x:v>
       </x:c>
       <x:c r="AC247" s="3">
         <x:v>42734</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:29">
       <x:c r="A248" s="1" t="n">
         <x:v>12905</x:v>
       </x:c>
+      <x:c r="B248" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>1479</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F248" s="0" t="n">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G248" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H248" s="0" t="n">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I248" s="0" t="s">
-        <x:v>1468</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="J248" s="0" t="n">
         <x:v>598813</x:v>
       </x:c>
       <x:c r="L248" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="M248" s="0" t="n">
         <x:v>17.68</x:v>
       </x:c>
       <x:c r="N248" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O248" s="0" t="n">
         <x:v>6.71</x:v>
       </x:c>
       <x:c r="P248" s="0" t="n">
         <x:v>2.56</x:v>
       </x:c>
       <x:c r="Q248" s="0" t="n">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R248" s="0" t="n">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S248" s="0" t="n">
         <x:v>1978</x:v>
       </x:c>
       <x:c r="U248" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="V248" s="0" t="s">
-        <x:v>1423</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="Y248" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z248" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA248" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="AB248" s="3">
         <x:v>43495</x:v>
       </x:c>
       <x:c r="AC248" s="3">
         <x:v>39241</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:29">
       <x:c r="A249" s="1" t="n">
         <x:v>18603</x:v>
       </x:c>
+      <x:c r="B249" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>1481</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F249" s="0" t="n">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G249" s="3">
         <x:v>44811</x:v>
       </x:c>
       <x:c r="H249" s="0" t="n">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I249" s="0" t="s">
-        <x:v>1482</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="J249" s="0" t="n">
         <x:v>1151469</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
-        <x:v>1483</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="M249" s="0" t="n">
         <x:v>18.71</x:v>
       </x:c>
       <x:c r="N249" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O249" s="0" t="n">
         <x:v>7.01</x:v>
       </x:c>
       <x:c r="P249" s="0" t="n">
         <x:v>3.17</x:v>
       </x:c>
       <x:c r="Q249" s="0" t="n">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R249" s="0" t="n">
         <x:v>660</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="T249" s="0" t="s">
-        <x:v>1484</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="U249" s="0" t="s">
-        <x:v>1485</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="V249" s="0" t="s">
-        <x:v>1486</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="Y249" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z249" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA249" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="AB249" s="3">
         <x:v>44927</x:v>
       </x:c>
       <x:c r="AC249" s="3">
         <x:v>44927</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:29">
       <x:c r="A250" s="1" t="n">
         <x:v>3388</x:v>
       </x:c>
+      <x:c r="B250" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>1487</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F250" s="0" t="n">
         <x:v>1525</x:v>
       </x:c>
       <x:c r="G250" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H250" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I250" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="J250" s="0" t="n">
         <x:v>600678</x:v>
       </x:c>
       <x:c r="K250" s="0" t="n">
         <x:v>7806271</x:v>
       </x:c>
       <x:c r="L250" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="M250" s="0" t="n">
         <x:v>59.86</x:v>
       </x:c>
       <x:c r="N250" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O250" s="0" t="n">
         <x:v>12.19</x:v>
       </x:c>
       <x:c r="P250" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="Q250" s="0" t="n">
         <x:v>899</x:v>
       </x:c>
       <x:c r="R250" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S250" s="0" t="n">
         <x:v>1978</x:v>
       </x:c>
       <x:c r="T250" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U250" s="0" t="s">
-        <x:v>1489</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="V250" s="0" t="s">
-        <x:v>1490</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="Y250" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z250" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA250" s="0" t="s">
-        <x:v>1491</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="AB250" s="3">
         <x:v>44390</x:v>
       </x:c>
       <x:c r="AC250" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:29">
       <x:c r="A251" s="1" t="n">
         <x:v>3430</x:v>
       </x:c>
+      <x:c r="B251" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>1492</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F251" s="0" t="n">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="G251" s="3">
         <x:v>38470</x:v>
       </x:c>
       <x:c r="H251" s="0" t="n">
         <x:v>943</x:v>
       </x:c>
       <x:c r="I251" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="J251" s="0" t="n">
         <x:v>539046</x:v>
       </x:c>
       <x:c r="K251" s="0" t="n">
         <x:v>7212377</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
-        <x:v>1493</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="M251" s="0" t="n">
         <x:v>53.1</x:v>
       </x:c>
       <x:c r="N251" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O251" s="0" t="n">
         <x:v>12.19</x:v>
       </x:c>
       <x:c r="P251" s="0" t="n">
         <x:v>5.94</x:v>
       </x:c>
       <x:c r="Q251" s="0" t="n">
         <x:v>995</x:v>
       </x:c>
       <x:c r="R251" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>1972</x:v>
       </x:c>
       <x:c r="T251" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U251" s="0" t="s">
-        <x:v>1494</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="V251" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="X251" s="0" t="s">
-        <x:v>1496</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="Y251" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z251" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA251" s="0" t="s">
-        <x:v>1497</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="AB251" s="3">
         <x:v>44574</x:v>
       </x:c>
       <x:c r="AC251" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:29">
       <x:c r="A252" s="1" t="n">
         <x:v>3058</x:v>
       </x:c>
+      <x:c r="B252" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>1498</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F252" s="0" t="n">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G252" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H252" s="0" t="n">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I252" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="J252" s="0" t="n">
         <x:v>633570</x:v>
       </x:c>
       <x:c r="K252" s="0" t="n">
         <x:v>8886008</x:v>
       </x:c>
       <x:c r="L252" s="0" t="s">
-        <x:v>1499</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="M252" s="0" t="n">
         <x:v>19.17</x:v>
       </x:c>
       <x:c r="N252" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O252" s="0" t="n">
         <x:v>6.71</x:v>
       </x:c>
       <x:c r="P252" s="0" t="n">
         <x:v>2.77</x:v>
       </x:c>
       <x:c r="Q252" s="0" t="n">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R252" s="0" t="n">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S252" s="0" t="n">
         <x:v>1981</x:v>
       </x:c>
       <x:c r="T252" s="0" t="s">
-        <x:v>1500</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="U252" s="0" t="s">
-        <x:v>1501</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="V252" s="0" t="s">
-        <x:v>1502</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="Y252" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z252" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA252" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="AB252" s="3">
         <x:v>43508</x:v>
       </x:c>
       <x:c r="AC252" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:29">
       <x:c r="A253" s="1" t="n">
-        <x:v>3631</x:v>
+        <x:v>3067</x:v>
+      </x:c>
+      <x:c r="B253" s="0" t="s">
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F253" s="0" t="n">
-        <x:v>2123</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G253" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H253" s="0" t="n">
-        <x:v>1814</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I253" s="0" t="s">
-        <x:v>1504</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="J253" s="0" t="n">
-        <x:v>604592</x:v>
+        <x:v>549506</x:v>
       </x:c>
       <x:c r="K253" s="0" t="n">
-        <x:v>7823360</x:v>
+        <x:v>7513410</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
-        <x:v>1505</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="M253" s="0" t="n">
-        <x:v>73.46</x:v>
+        <x:v>24.26</x:v>
       </x:c>
       <x:c r="N253" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O253" s="0" t="n">
-        <x:v>12.8</x:v>
+        <x:v>7.47</x:v>
       </x:c>
       <x:c r="P253" s="0" t="n">
-        <x:v>5.58</x:v>
+        <x:v>3.75</x:v>
       </x:c>
       <x:c r="Q253" s="0" t="n">
-        <x:v>1215</x:v>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="R253" s="0" t="n">
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>1979</x:v>
+        <x:v>1973</x:v>
       </x:c>
       <x:c r="T253" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="U253" s="0" t="s">
-        <x:v>1506</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="V253" s="0" t="s">
-        <x:v>1507</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="Y253" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z253" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA253" s="0" t="s">
-        <x:v>1508</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="AB253" s="3">
-        <x:v>43466</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="AC253" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:29">
       <x:c r="A254" s="1" t="n">
-        <x:v>14558</x:v>
+        <x:v>3631</x:v>
+      </x:c>
+      <x:c r="B254" s="0" t="s">
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>1509</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F254" s="0" t="n">
-        <x:v>102</x:v>
+        <x:v>2123</x:v>
       </x:c>
       <x:c r="G254" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H254" s="0" t="n">
-        <x:v>73</x:v>
+        <x:v>1814</x:v>
       </x:c>
       <x:c r="I254" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="J254" s="0" t="n">
-        <x:v>951443</x:v>
+        <x:v>604592</x:v>
       </x:c>
       <x:c r="K254" s="0" t="n">
-        <x:v>8885535</x:v>
+        <x:v>7823360</x:v>
       </x:c>
       <x:c r="L254" s="0" t="s">
-        <x:v>1510</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="M254" s="0" t="n">
-        <x:v>23.77</x:v>
+        <x:v>73.46</x:v>
       </x:c>
       <x:c r="N254" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O254" s="0" t="n">
-        <x:v>6.71</x:v>
+        <x:v>12.8</x:v>
       </x:c>
       <x:c r="P254" s="0" t="n">
-        <x:v>3.05</x:v>
+        <x:v>5.58</x:v>
       </x:c>
       <x:c r="Q254" s="0" t="n">
-        <x:v>103</x:v>
-[...2 lines deleted...]
-        <x:v>600</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="S254" s="0" t="n">
-        <x:v>1989</x:v>
+        <x:v>1979</x:v>
+      </x:c>
+      <x:c r="T254" s="0" t="s">
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U254" s="0" t="s">
-        <x:v>1511</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="V254" s="0" t="s">
-        <x:v>1512</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="Y254" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z254" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA254" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="AB254" s="3">
-        <x:v>45331</x:v>
+        <x:v>43466</x:v>
       </x:c>
       <x:c r="AC254" s="3">
-        <x:v>40354</x:v>
+        <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:29">
       <x:c r="A255" s="1" t="n">
-        <x:v>18177</x:v>
+        <x:v>14558</x:v>
+      </x:c>
+      <x:c r="B255" s="0" t="s">
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1522</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F255" s="0" t="n">
-        <x:v>95</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G255" s="3">
-        <x:v>44102</x:v>
+        <x:v>42736</x:v>
       </x:c>
       <x:c r="H255" s="0" t="n">
-        <x:v>68</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I255" s="0" t="s">
-        <x:v>1357</x:v>
-[...2 lines deleted...]
-        <x:v>1515</x:v>
+        <x:v>1364</x:v>
+      </x:c>
+      <x:c r="J255" s="0" t="n">
+        <x:v>951443</x:v>
+      </x:c>
+      <x:c r="K255" s="0" t="n">
+        <x:v>8885535</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="M255" s="0" t="n">
-        <x:v>19.54</x:v>
+        <x:v>23.77</x:v>
       </x:c>
       <x:c r="N255" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O255" s="0" t="n">
-        <x:v>6.28</x:v>
+        <x:v>6.71</x:v>
       </x:c>
       <x:c r="P255" s="0" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3.05</x:v>
       </x:c>
       <x:c r="Q255" s="0" t="n">
-        <x:v>56</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R255" s="0" t="n">
-        <x:v>550</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>1988</x:v>
+        <x:v>1989</x:v>
       </x:c>
       <x:c r="U255" s="0" t="s">
-        <x:v>1511</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="V255" s="0" t="s">
-        <x:v>1512</x:v>
-[...2 lines deleted...]
-        <x:v>1517</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="Y255" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z255" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA255" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="AB255" s="3">
         <x:v>45331</x:v>
       </x:c>
       <x:c r="AC255" s="3">
-        <x:v>44102</x:v>
+        <x:v>40354</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:29">
       <x:c r="A256" s="1" t="n">
         <x:v>18101</x:v>
       </x:c>
+      <x:c r="B256" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>1518</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F256" s="0" t="n">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G256" s="3">
         <x:v>43831</x:v>
       </x:c>
       <x:c r="H256" s="0" t="n">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I256" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="J256" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="L256" s="0" t="s">
-        <x:v>1520</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="M256" s="0" t="n">
         <x:v>20.79</x:v>
       </x:c>
       <x:c r="N256" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O256" s="0" t="n">
         <x:v>5.88</x:v>
       </x:c>
       <x:c r="P256" s="0" t="n">
         <x:v>2.44</x:v>
       </x:c>
       <x:c r="Q256" s="0" t="n">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R256" s="0" t="n">
         <x:v>600</x:v>
       </x:c>
       <x:c r="S256" s="0" t="n">
         <x:v>1978</x:v>
       </x:c>
       <x:c r="U256" s="0" t="s">
-        <x:v>1511</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="V256" s="0" t="s">
-        <x:v>1512</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="Y256" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z256" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA256" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="AB256" s="3">
         <x:v>45331</x:v>
       </x:c>
       <x:c r="AC256" s="3">
         <x:v>43831</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:29">
       <x:c r="A257" s="1" t="n">
         <x:v>15659</x:v>
       </x:c>
+      <x:c r="B257" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F257" s="0" t="n">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G257" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H257" s="0" t="n">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I257" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
-        <x:v>1521</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
-        <x:v>1522</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="M257" s="0" t="n">
         <x:v>22.56</x:v>
       </x:c>
       <x:c r="N257" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O257" s="0" t="n">
         <x:v>6.1</x:v>
       </x:c>
       <x:c r="P257" s="0" t="n">
         <x:v>2.83</x:v>
       </x:c>
       <x:c r="Q257" s="0" t="n">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R257" s="0" t="n">
         <x:v>600</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>1977</x:v>
       </x:c>
       <x:c r="T257" s="0" t="s">
-        <x:v>1523</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="Y257" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z257" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA257" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="AB257" s="3">
         <x:v>43101</x:v>
       </x:c>
       <x:c r="AC257" s="3">
         <x:v>41863</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:29">
       <x:c r="A258" s="1" t="n">
         <x:v>3361</x:v>
       </x:c>
+      <x:c r="B258" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>1524</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F258" s="0" t="n">
         <x:v>2349</x:v>
       </x:c>
       <x:c r="G258" s="3">
         <x:v>42736</x:v>
       </x:c>
       <x:c r="H258" s="0" t="n">
         <x:v>1678</x:v>
       </x:c>
       <x:c r="I258" s="0" t="s">
-        <x:v>1525</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="J258" s="0" t="n">
         <x:v>564010</x:v>
       </x:c>
       <x:c r="K258" s="0" t="n">
         <x:v>7508893</x:v>
       </x:c>
       <x:c r="L258" s="0" t="s">
-        <x:v>1526</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="M258" s="0" t="n">
         <x:v>79.28</x:v>
       </x:c>
       <x:c r="N258" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O258" s="0" t="n">
         <x:v>12.25</x:v>
       </x:c>
       <x:c r="P258" s="0" t="n">
         <x:v>8.23</x:v>
       </x:c>
       <x:c r="Q258" s="0" t="n">
         <x:v>1836</x:v>
       </x:c>
       <x:c r="R258" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S258" s="0" t="n">
         <x:v>1975</x:v>
       </x:c>
       <x:c r="T258" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U258" s="0" t="s">
-        <x:v>1524</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="V258" s="0" t="s">
-        <x:v>1527</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="W258" s="0" t="s">
-        <x:v>1528</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="Y258" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z258" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA258" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="AB258" s="3">
         <x:v>43101</x:v>
       </x:c>
       <x:c r="AC258" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:29">
       <x:c r="A259" s="1" t="n">
         <x:v>3694</x:v>
       </x:c>
+      <x:c r="B259" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>1530</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F259" s="0" t="n">
         <x:v>1298</x:v>
       </x:c>
       <x:c r="G259" s="3">
         <x:v>38875</x:v>
       </x:c>
       <x:c r="H259" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I259" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
-        <x:v>1533</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="K259" s="0" t="n">
         <x:v>8030245</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
-        <x:v>1534</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="M259" s="0" t="n">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N259" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O259" s="0" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="P259" s="0" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="Q259" s="0" t="n">
         <x:v>1281</x:v>
       </x:c>
       <x:c r="R259" s="0" t="n">
         <x:v>4828</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="T259" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="U259" s="0" t="s">
-        <x:v>1535</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="V259" s="0" t="s">
-        <x:v>1536</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="X259" s="0" t="s">
-        <x:v>1537</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="Y259" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z259" s="0" t="s">
-        <x:v>1538</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="AA259" s="0" t="s">
-        <x:v>1539</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="AB259" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC259" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:29">
       <x:c r="A260" s="1" t="n">
         <x:v>3409</x:v>
       </x:c>
+      <x:c r="B260" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C260" s="0" t="s">
+        <x:v>1549</x:v>
+      </x:c>
+      <x:c r="D260" s="0" t="s">
         <x:v>1540</x:v>
       </x:c>
-      <x:c r="D260" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E260" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F260" s="0" t="n">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="G260" s="3">
         <x:v>38875</x:v>
       </x:c>
       <x:c r="H260" s="0" t="n">
         <x:v>998</x:v>
       </x:c>
       <x:c r="I260" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="J260" s="0" t="s">
-        <x:v>1541</x:v>
+        <x:v>1550</x:v>
       </x:c>
       <x:c r="K260" s="0" t="n">
         <x:v>7121138</x:v>
       </x:c>
       <x:c r="L260" s="0" t="s">
-        <x:v>1542</x:v>
+        <x:v>1551</x:v>
       </x:c>
       <x:c r="M260" s="0" t="n">
         <x:v>65.31</x:v>
       </x:c>
       <x:c r="N260" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O260" s="0" t="n">
         <x:v>10.97</x:v>
       </x:c>
       <x:c r="P260" s="0" t="n">
         <x:v>4.57</x:v>
       </x:c>
       <x:c r="Q260" s="0" t="n">
         <x:v>916</x:v>
       </x:c>
       <x:c r="R260" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S260" s="0" t="n">
         <x:v>1971</x:v>
       </x:c>
       <x:c r="T260" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U260" s="0" t="s">
-        <x:v>1543</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="V260" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="W260" s="0" t="s">
-        <x:v>1545</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="X260" s="0" t="s">
-        <x:v>1546</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="Y260" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z260" s="0" t="s">
-        <x:v>1538</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="AA260" s="0" t="s">
-        <x:v>1547</x:v>
+        <x:v>1556</x:v>
       </x:c>
       <x:c r="AB260" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC260" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:29">
       <x:c r="A261" s="1" t="n">
         <x:v>3658</x:v>
       </x:c>
+      <x:c r="B261" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>1548</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F261" s="0" t="n">
         <x:v>1237</x:v>
       </x:c>
       <x:c r="G261" s="3">
         <x:v>43349</x:v>
       </x:c>
       <x:c r="H261" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I261" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
-        <x:v>1549</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="K261" s="0" t="n">
         <x:v>7819230</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
-        <x:v>1550</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="M261" s="0" t="n">
         <x:v>68.64</x:v>
       </x:c>
       <x:c r="N261" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O261" s="0" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="P261" s="0" t="n">
         <x:v>5.88</x:v>
       </x:c>
       <x:c r="Q261" s="0" t="n">
         <x:v>1468</x:v>
       </x:c>
       <x:c r="R261" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>1978</x:v>
       </x:c>
       <x:c r="T261" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U261" s="0" t="s">
-        <x:v>1551</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="V261" s="0" t="s">
-        <x:v>1552</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="W261" s="0" t="s">
-        <x:v>1553</x:v>
+        <x:v>1562</x:v>
       </x:c>
       <x:c r="X261" s="0" t="s">
-        <x:v>1554</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="Y261" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z261" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA261" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="AB261" s="3">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="AC261" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:29">
       <x:c r="A262" s="1" t="n">
         <x:v>3283</x:v>
       </x:c>
+      <x:c r="B262" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>1555</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F262" s="0" t="n">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="G262" s="3">
         <x:v>38875</x:v>
       </x:c>
       <x:c r="H262" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I262" s="0" t="s">
-        <x:v>1556</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="J262" s="0" t="s">
-        <x:v>1557</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="K262" s="0" t="n">
         <x:v>7827457</x:v>
       </x:c>
       <x:c r="L262" s="0" t="s">
-        <x:v>1558</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="M262" s="0" t="n">
         <x:v>59.5</x:v>
       </x:c>
       <x:c r="N262" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O262" s="0" t="n">
         <x:v>13.11</x:v>
       </x:c>
       <x:c r="P262" s="0" t="n">
         <x:v>4.85</x:v>
       </x:c>
       <x:c r="Q262" s="0" t="n">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R262" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S262" s="0" t="n">
         <x:v>1981</x:v>
       </x:c>
       <x:c r="T262" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="U262" s="0" t="s">
-        <x:v>1559</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="V262" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="W262" s="0" t="s">
-        <x:v>1561</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="X262" s="0" t="s">
-        <x:v>1562</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="Y262" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z262" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA262" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="AB262" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC262" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:29">
       <x:c r="A263" s="1" t="n">
         <x:v>3607</x:v>
       </x:c>
+      <x:c r="B263" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>1563</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F263" s="0" t="n">
         <x:v>1410</x:v>
       </x:c>
       <x:c r="G263" s="3">
         <x:v>38875</x:v>
       </x:c>
       <x:c r="H263" s="0" t="n">
         <x:v>1326</x:v>
       </x:c>
       <x:c r="I263" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
-        <x:v>1564</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="K263" s="0" t="n">
         <x:v>7110684</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
-        <x:v>1565</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="M263" s="0" t="n">
         <x:v>70.42</x:v>
       </x:c>
       <x:c r="N263" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O263" s="0" t="n">
         <x:v>12.22</x:v>
       </x:c>
       <x:c r="P263" s="0" t="n">
         <x:v>8.85</x:v>
       </x:c>
       <x:c r="Q263" s="0" t="n">
         <x:v>1673</x:v>
       </x:c>
       <x:c r="R263" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>1971</x:v>
       </x:c>
       <x:c r="T263" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U263" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1576</x:v>
       </x:c>
       <x:c r="V263" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="W263" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="X263" s="0" t="s">
-        <x:v>1569</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="Y263" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z263" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA263" s="0" t="s">
-        <x:v>1570</x:v>
+        <x:v>1580</x:v>
       </x:c>
       <x:c r="AB263" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC263" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:29">
       <x:c r="A264" s="1" t="n">
         <x:v>4060</x:v>
       </x:c>
+      <x:c r="B264" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>1571</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F264" s="0" t="n">
         <x:v>1274</x:v>
       </x:c>
       <x:c r="G264" s="3">
         <x:v>39128</x:v>
       </x:c>
       <x:c r="H264" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I264" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="J264" s="0" t="s">
-        <x:v>1572</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="K264" s="0" t="n">
         <x:v>8718079</x:v>
       </x:c>
       <x:c r="L264" s="0" t="s">
-        <x:v>1573</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="M264" s="0" t="n">
         <x:v>68.8</x:v>
       </x:c>
       <x:c r="N264" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O264" s="0" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="P264" s="0" t="n">
         <x:v>7.99</x:v>
       </x:c>
       <x:c r="Q264" s="0" t="n">
         <x:v>1518</x:v>
       </x:c>
       <x:c r="R264" s="0" t="n">
         <x:v>4000</x:v>
       </x:c>
       <x:c r="S264" s="0" t="n">
         <x:v>1988</x:v>
       </x:c>
       <x:c r="T264" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U264" s="0" t="s">
-        <x:v>1574</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="V264" s="0" t="s">
-        <x:v>1575</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="W264" s="0" t="s">
-        <x:v>1576</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="X264" s="0" t="s">
-        <x:v>1577</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="Y264" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z264" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA264" s="0" t="s">
-        <x:v>1578</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="AB264" s="3">
         <x:v>43966</x:v>
       </x:c>
       <x:c r="AC264" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:29">
       <x:c r="A265" s="1" t="n">
         <x:v>4072</x:v>
       </x:c>
+      <x:c r="B265" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>1579</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F265" s="0" t="n">
         <x:v>1311</x:v>
       </x:c>
       <x:c r="G265" s="3">
         <x:v>38509</x:v>
       </x:c>
       <x:c r="H265" s="0" t="n">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="I265" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
-        <x:v>1580</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="K265" s="0" t="n">
         <x:v>8107139</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="M265" s="0" t="n">
         <x:v>68.27</x:v>
       </x:c>
       <x:c r="N265" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O265" s="0" t="n">
         <x:v>12.6</x:v>
       </x:c>
       <x:c r="P265" s="0" t="n">
         <x:v>8.29</x:v>
       </x:c>
       <x:c r="Q265" s="0" t="n">
         <x:v>1466</x:v>
       </x:c>
       <x:c r="R265" s="0" t="n">
         <x:v>3950</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>1983</x:v>
       </x:c>
       <x:c r="T265" s="0" t="s">
-        <x:v>1582</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="U265" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="V265" s="0" t="s">
-        <x:v>1575</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="W265" s="0" t="s">
-        <x:v>1584</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="X265" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="Y265" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z265" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA265" s="0" t="s">
-        <x:v>1586</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="AB265" s="3">
         <x:v>43966</x:v>
       </x:c>
       <x:c r="AC265" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:29">
       <x:c r="A266" s="1" t="n">
         <x:v>3649</x:v>
       </x:c>
+      <x:c r="B266" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>1587</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F266" s="0" t="n">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="G266" s="3">
         <x:v>38875</x:v>
       </x:c>
       <x:c r="H266" s="0" t="n">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="I266" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="J266" s="0" t="s">
-        <x:v>1588</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="K266" s="0" t="n">
         <x:v>7601736</x:v>
       </x:c>
       <x:c r="L266" s="0" t="s">
-        <x:v>1589</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="M266" s="0" t="n">
         <x:v>62.7</x:v>
       </x:c>
       <x:c r="N266" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O266" s="0" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="P266" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="Q266" s="0" t="n">
         <x:v>958</x:v>
       </x:c>
       <x:c r="R266" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S266" s="0" t="n">
         <x:v>1975</x:v>
       </x:c>
       <x:c r="T266" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U266" s="0" t="s">
-        <x:v>1590</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="V266" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="W266" s="0" t="s">
-        <x:v>1591</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="X266" s="0" t="s">
-        <x:v>1592</x:v>
+        <x:v>1602</x:v>
       </x:c>
       <x:c r="Y266" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z266" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA266" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="AB266" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC266" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:29">
       <x:c r="A267" s="1" t="n">
         <x:v>3232</x:v>
       </x:c>
+      <x:c r="B267" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>1593</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F267" s="0" t="n">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="G267" s="3">
         <x:v>38875</x:v>
       </x:c>
       <x:c r="H267" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
-        <x:v>1594</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="K267" s="0" t="n">
         <x:v>7827471</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
-        <x:v>1595</x:v>
+        <x:v>1605</x:v>
       </x:c>
       <x:c r="M267" s="0" t="n">
         <x:v>60.93</x:v>
       </x:c>
       <x:c r="N267" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O267" s="0" t="n">
         <x:v>13.11</x:v>
       </x:c>
       <x:c r="P267" s="0" t="n">
         <x:v>8.15</x:v>
       </x:c>
       <x:c r="Q267" s="0" t="n">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="T267" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="U267" s="0" t="s">
-        <x:v>1596</x:v>
+        <x:v>1606</x:v>
       </x:c>
       <x:c r="V267" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="W267" s="0" t="s">
-        <x:v>1597</x:v>
+        <x:v>1607</x:v>
       </x:c>
       <x:c r="X267" s="0" t="s">
-        <x:v>1598</x:v>
+        <x:v>1608</x:v>
       </x:c>
       <x:c r="Y267" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z267" s="0" t="s">
-        <x:v>1538</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="AA267" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="AB267" s="3">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="AC267" s="3">
         <x:v>38359</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:29">
       <x:c r="A268" s="1" t="n">
         <x:v>18837</x:v>
       </x:c>
+      <x:c r="B268" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>1599</x:v>
+        <x:v>1609</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F268" s="0" t="n">
         <x:v>1644</x:v>
       </x:c>
       <x:c r="G268" s="3">
         <x:v>45140</x:v>
       </x:c>
       <x:c r="H268" s="0" t="n">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="I268" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="J268" s="0" t="s">
-        <x:v>1600</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="K268" s="0" t="n">
         <x:v>9017862</x:v>
       </x:c>
       <x:c r="L268" s="0" t="s">
-        <x:v>1601</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="M268" s="0" t="n">
         <x:v>78.33</x:v>
       </x:c>
       <x:c r="N268" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O268" s="0" t="n">
         <x:v>13.65</x:v>
       </x:c>
       <x:c r="P268" s="0" t="n">
         <x:v>8.06</x:v>
       </x:c>
       <x:c r="Q268" s="0" t="n">
         <x:v>1730</x:v>
       </x:c>
       <x:c r="R268" s="0" t="n">
         <x:v>4263</x:v>
       </x:c>
       <x:c r="S268" s="0" t="n">
         <x:v>1990</x:v>
       </x:c>
       <x:c r="T268" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U268" s="0" t="s">
-        <x:v>1602</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="V268" s="0" t="s">
-        <x:v>1603</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="Y268" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z268" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA268" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1614</x:v>
       </x:c>
       <x:c r="AB268" s="3">
         <x:v>45140</x:v>
       </x:c>
       <x:c r="AC268" s="3">
         <x:v>45140</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:29">
       <x:c r="A269" s="1" t="n">
         <x:v>3394</x:v>
       </x:c>
+      <x:c r="B269" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>1605</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F269" s="0" t="n">
         <x:v>1632</x:v>
       </x:c>
       <x:c r="G269" s="3">
         <x:v>40253</x:v>
       </x:c>
       <x:c r="H269" s="0" t="n">
         <x:v>918</x:v>
       </x:c>
       <x:c r="I269" s="0" t="s">
-        <x:v>1606</x:v>
+        <x:v>1616</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
-        <x:v>1607</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="K269" s="0" t="n">
         <x:v>7395521</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
-        <x:v>1608</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="M269" s="0" t="n">
         <x:v>78.14</x:v>
       </x:c>
       <x:c r="N269" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O269" s="0" t="n">
         <x:v>11.68</x:v>
       </x:c>
       <x:c r="P269" s="0" t="n">
         <x:v>7.26</x:v>
       </x:c>
       <x:c r="Q269" s="0" t="n">
         <x:v>1640</x:v>
       </x:c>
       <x:c r="R269" s="0" t="n">
         <x:v>2685</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="T269" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U269" s="0" t="s">
-        <x:v>1609</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="V269" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="W269" s="0" t="s">
-        <x:v>1610</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="X269" s="0" t="s">
-        <x:v>1611</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="Y269" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z269" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA269" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="AB269" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC269" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:29">
       <x:c r="A270" s="1" t="n">
         <x:v>15609</x:v>
       </x:c>
+      <x:c r="B270" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>1612</x:v>
+        <x:v>1622</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F270" s="0" t="n">
         <x:v>2202</x:v>
       </x:c>
       <x:c r="G270" s="3">
         <x:v>41781</x:v>
       </x:c>
       <x:c r="H270" s="0" t="n">
         <x:v>1585</x:v>
       </x:c>
       <x:c r="I270" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="J270" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="K270" s="0" t="n">
         <x:v>9698757</x:v>
       </x:c>
       <x:c r="L270" s="0" t="s">
-        <x:v>1614</x:v>
+        <x:v>1624</x:v>
       </x:c>
       <x:c r="M270" s="0" t="n">
         <x:v>91.1</x:v>
       </x:c>
       <x:c r="N270" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O270" s="0" t="n">
         <x:v>14.7</x:v>
       </x:c>
       <x:c r="P270" s="0" t="n">
         <x:v>9.5</x:v>
       </x:c>
       <x:c r="Q270" s="0" t="n">
         <x:v>2860</x:v>
       </x:c>
       <x:c r="R270" s="0" t="n">
         <x:v>7890</x:v>
       </x:c>
       <x:c r="S270" s="0" t="n">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="T270" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="U270" s="0" t="s">
-        <x:v>1615</x:v>
+        <x:v>1625</x:v>
       </x:c>
       <x:c r="V270" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1626</x:v>
       </x:c>
       <x:c r="Y270" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z270" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA270" s="0" t="s">
-        <x:v>1617</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="AB270" s="3">
         <x:v>41781</x:v>
       </x:c>
       <x:c r="AC270" s="3">
         <x:v>41781</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:29">
       <x:c r="A271" s="1" t="n">
         <x:v>3691</x:v>
       </x:c>
+      <x:c r="B271" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>1618</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F271" s="0" t="n">
         <x:v>1260</x:v>
       </x:c>
       <x:c r="G271" s="3">
         <x:v>38875</x:v>
       </x:c>
       <x:c r="H271" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I271" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
-        <x:v>1619</x:v>
+        <x:v>1629</x:v>
       </x:c>
       <x:c r="K271" s="0" t="n">
         <x:v>7713515</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
-        <x:v>1620</x:v>
+        <x:v>1630</x:v>
       </x:c>
       <x:c r="M271" s="0" t="n">
         <x:v>68.11</x:v>
       </x:c>
       <x:c r="N271" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O271" s="0" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="P271" s="0" t="n">
         <x:v>5.56</x:v>
       </x:c>
       <x:c r="Q271" s="0" t="n">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="R271" s="0" t="n">
         <x:v>3807</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>1977</x:v>
       </x:c>
       <x:c r="T271" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U271" s="0" t="s">
-        <x:v>1621</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="V271" s="0" t="s">
-        <x:v>1622</x:v>
+        <x:v>1632</x:v>
       </x:c>
       <x:c r="W271" s="0" t="s">
-        <x:v>1623</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="X271" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1634</x:v>
       </x:c>
       <x:c r="Y271" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z271" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA271" s="0" t="s">
-        <x:v>1625</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="AB271" s="3">
         <x:v>40253</x:v>
       </x:c>
       <x:c r="AC271" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:29">
       <x:c r="A272" s="1" t="n">
         <x:v>3505</x:v>
       </x:c>
+      <x:c r="B272" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>1626</x:v>
+        <x:v>1636</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F272" s="0" t="n">
         <x:v>1381</x:v>
       </x:c>
       <x:c r="G272" s="3">
         <x:v>46091</x:v>
       </x:c>
       <x:c r="H272" s="0" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I272" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="J272" s="0" t="s">
-        <x:v>1627</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="K272" s="0" t="n">
         <x:v>8650784</x:v>
       </x:c>
       <x:c r="L272" s="0" t="s">
-        <x:v>1628</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="M272" s="0" t="n">
         <x:v>76.85</x:v>
       </x:c>
       <x:c r="N272" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O272" s="0" t="n">
         <x:v>12.18</x:v>
       </x:c>
       <x:c r="P272" s="0" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="Q272" s="0" t="n">
         <x:v>906</x:v>
       </x:c>
       <x:c r="R272" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S272" s="0" t="n">
         <x:v>1975</x:v>
       </x:c>
       <x:c r="T272" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U272" s="0" t="s">
-        <x:v>1629</x:v>
+        <x:v>1639</x:v>
       </x:c>
       <x:c r="V272" s="0" t="s">
-        <x:v>1630</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="W272" s="0" t="s">
-        <x:v>1631</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="X272" s="0" t="s">
-        <x:v>1632</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="Y272" s="0" t="s">
-        <x:v>1633</x:v>
+        <x:v>1643</x:v>
       </x:c>
       <x:c r="Z272" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA272" s="0" t="s">
-        <x:v>1634</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="AB272" s="3">
         <x:v>46091</x:v>
       </x:c>
       <x:c r="AC272" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:29">
       <x:c r="A273" s="1" t="n">
         <x:v>3373</x:v>
       </x:c>
+      <x:c r="B273" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>1635</x:v>
+        <x:v>1645</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F273" s="0" t="n">
         <x:v>1422</x:v>
       </x:c>
       <x:c r="G273" s="3">
         <x:v>38875</x:v>
       </x:c>
       <x:c r="H273" s="0" t="n">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="I273" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
-        <x:v>1636</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="K273" s="0" t="n">
         <x:v>7333250</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
-        <x:v>1637</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="M273" s="0" t="n">
         <x:v>74.97</x:v>
       </x:c>
       <x:c r="N273" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O273" s="0" t="n">
         <x:v>12.19</x:v>
       </x:c>
       <x:c r="P273" s="0" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="Q273" s="0" t="n">
         <x:v>1574</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="T273" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U273" s="0" t="s">
-        <x:v>1638</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="V273" s="0" t="s">
-        <x:v>1639</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="W273" s="0" t="s">
-        <x:v>1640</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="X273" s="0" t="s">
-        <x:v>1641</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="Y273" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z273" s="0" t="s">
-        <x:v>1538</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="AA273" s="0" t="s">
-        <x:v>1547</x:v>
+        <x:v>1556</x:v>
       </x:c>
       <x:c r="AB273" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC273" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:29">
       <x:c r="A274" s="1" t="n">
         <x:v>19081</x:v>
       </x:c>
+      <x:c r="B274" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>1642</x:v>
+        <x:v>1652</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F274" s="0" t="n">
         <x:v>1920</x:v>
       </x:c>
       <x:c r="G274" s="3">
         <x:v>45658</x:v>
       </x:c>
       <x:c r="H274" s="0" t="n">
         <x:v>1430</x:v>
       </x:c>
       <x:c r="I274" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="J274" s="0" t="s">
-        <x:v>1643</x:v>
+        <x:v>1653</x:v>
       </x:c>
       <x:c r="K274" s="0" t="n">
         <x:v>8919465</x:v>
       </x:c>
       <x:c r="L274" s="0" t="s">
-        <x:v>1644</x:v>
+        <x:v>1654</x:v>
       </x:c>
       <x:c r="M274" s="0" t="n">
         <x:v>79.8</x:v>
       </x:c>
       <x:c r="N274" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O274" s="0" t="n">
         <x:v>13.5</x:v>
       </x:c>
       <x:c r="P274" s="0" t="n">
         <x:v>8.9</x:v>
       </x:c>
       <x:c r="Q274" s="0" t="n">
         <x:v>2109</x:v>
       </x:c>
       <x:c r="R274" s="0" t="n">
         <x:v>4800</x:v>
       </x:c>
       <x:c r="S274" s="0" t="n">
         <x:v>1992</x:v>
       </x:c>
       <x:c r="T274" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="U274" s="0" t="s">
-        <x:v>1645</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="V274" s="0" t="s">
-        <x:v>1646</x:v>
+        <x:v>1656</x:v>
       </x:c>
       <x:c r="Y274" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z274" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA274" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="AB274" s="3">
         <x:v>45658</x:v>
       </x:c>
       <x:c r="AC274" s="3">
         <x:v>45658</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:29">
       <x:c r="A275" s="1" t="n">
         <x:v>3538</x:v>
       </x:c>
+      <x:c r="B275" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>1647</x:v>
+        <x:v>1657</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F275" s="0" t="n">
         <x:v>1644</x:v>
       </x:c>
       <x:c r="G275" s="3">
         <x:v>40253</x:v>
       </x:c>
       <x:c r="H275" s="0" t="n">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="I275" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
-        <x:v>1648</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="K275" s="0" t="n">
         <x:v>7230422</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
-        <x:v>1649</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="M275" s="0" t="n">
         <x:v>78.62</x:v>
       </x:c>
       <x:c r="N275" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O275" s="0" t="n">
         <x:v>12.14</x:v>
       </x:c>
       <x:c r="P275" s="0" t="n">
         <x:v>8.17</x:v>
       </x:c>
       <x:c r="Q275" s="0" t="n">
         <x:v>1800</x:v>
       </x:c>
       <x:c r="R275" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>1972</x:v>
       </x:c>
       <x:c r="T275" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U275" s="0" t="s">
-        <x:v>1650</x:v>
+        <x:v>1660</x:v>
       </x:c>
       <x:c r="V275" s="0" t="s">
-        <x:v>1651</x:v>
+        <x:v>1661</x:v>
       </x:c>
       <x:c r="W275" s="0" t="s">
-        <x:v>1652</x:v>
+        <x:v>1662</x:v>
       </x:c>
       <x:c r="X275" s="0" t="s">
-        <x:v>1653</x:v>
+        <x:v>1663</x:v>
       </x:c>
       <x:c r="Y275" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z275" s="0" t="s">
-        <x:v>1538</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="AA275" s="0" t="s">
-        <x:v>1654</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="AB275" s="3">
         <x:v>40000</x:v>
       </x:c>
       <x:c r="AC275" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:29">
       <x:c r="A276" s="1" t="n">
         <x:v>3415</x:v>
       </x:c>
+      <x:c r="B276" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>1655</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F276" s="0" t="n">
         <x:v>1506</x:v>
       </x:c>
       <x:c r="G276" s="3">
         <x:v>38875</x:v>
       </x:c>
       <x:c r="H276" s="0" t="n">
         <x:v>1285</x:v>
       </x:c>
       <x:c r="I276" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="J276" s="0" t="s">
-        <x:v>1656</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="K276" s="0" t="n">
         <x:v>7407908</x:v>
       </x:c>
       <x:c r="L276" s="0" t="s">
-        <x:v>1657</x:v>
+        <x:v>1667</x:v>
       </x:c>
       <x:c r="M276" s="0" t="n">
         <x:v>70.5</x:v>
       </x:c>
       <x:c r="N276" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O276" s="0" t="n">
         <x:v>12.26</x:v>
       </x:c>
       <x:c r="P276" s="0" t="n">
         <x:v>8.27</x:v>
       </x:c>
       <x:c r="Q276" s="0" t="n">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="R276" s="0" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="S276" s="0" t="n">
         <x:v>1974</x:v>
       </x:c>
       <x:c r="T276" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U276" s="0" t="s">
-        <x:v>1658</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="V276" s="0" t="s">
-        <x:v>1639</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="W276" s="0" t="s">
-        <x:v>1659</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="X276" s="0" t="s">
-        <x:v>1660</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="Y276" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z276" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA276" s="0" t="s">
-        <x:v>1661</x:v>
+        <x:v>1671</x:v>
       </x:c>
       <x:c r="AB276" s="3">
         <x:v>37435</x:v>
       </x:c>
       <x:c r="AC276" s="3">
         <x:v>37435</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:29">
       <x:c r="A277" s="1" t="n">
         <x:v>19820</x:v>
       </x:c>
+      <x:c r="B277" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>1662</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F277" s="0" t="n">
         <x:v>1383</x:v>
       </x:c>
       <x:c r="G277" s="3">
         <x:v>45946</x:v>
       </x:c>
       <x:c r="H277" s="0" t="n">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="I277" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
-        <x:v>1663</x:v>
+        <x:v>1673</x:v>
       </x:c>
       <x:c r="K277" s="0" t="n">
         <x:v>8812186</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
-        <x:v>1664</x:v>
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="M277" s="0" t="n">
         <x:v>78.33</x:v>
       </x:c>
       <x:c r="N277" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O277" s="0" t="n">
         <x:v>13.68</x:v>
       </x:c>
       <x:c r="P277" s="0" t="n">
         <x:v>8.06</x:v>
       </x:c>
       <x:c r="Q277" s="0" t="n">
         <x:v>1737</x:v>
       </x:c>
       <x:c r="R277" s="0" t="n">
         <x:v>4625</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>1990</x:v>
       </x:c>
       <x:c r="T277" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U277" s="0" t="s">
-        <x:v>1665</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="Y277" s="0" t="s">
-        <x:v>1666</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="Z277" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA277" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="AB277" s="3">
         <x:v>45946</x:v>
       </x:c>
       <x:c r="AC277" s="3">
         <x:v>45946</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:29">
       <x:c r="A278" s="1" t="n">
         <x:v>19267</x:v>
       </x:c>
+      <x:c r="B278" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>1667</x:v>
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F278" s="0" t="n">
         <x:v>1642</x:v>
       </x:c>
       <x:c r="G278" s="3">
         <x:v>45799</x:v>
       </x:c>
       <x:c r="H278" s="0" t="n">
         <x:v>1350</x:v>
       </x:c>
       <x:c r="I278" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="K278" s="0" t="n">
         <x:v>9017850</x:v>
       </x:c>
       <x:c r="L278" s="0" t="s">
-        <x:v>1668</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="M278" s="0" t="n">
         <x:v>78.33</x:v>
       </x:c>
       <x:c r="N278" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O278" s="0" t="n">
         <x:v>13.65</x:v>
       </x:c>
       <x:c r="P278" s="0" t="n">
         <x:v>8.06</x:v>
       </x:c>
       <x:c r="Q278" s="0" t="n">
         <x:v>1737</x:v>
       </x:c>
       <x:c r="R278" s="0" t="n">
         <x:v>4800</x:v>
       </x:c>
       <x:c r="S278" s="0" t="n">
         <x:v>1991</x:v>
       </x:c>
       <x:c r="T278" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U278" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1679</x:v>
       </x:c>
       <x:c r="V278" s="0" t="s">
-        <x:v>1670</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="Y278" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Z278" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="AA278" s="0" t="s">
-        <x:v>1671</x:v>
+        <x:v>1681</x:v>
       </x:c>
       <x:c r="AB278" s="3">
         <x:v>45799</x:v>
       </x:c>
       <x:c r="AC278" s="3">
         <x:v>45799</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="A2" r:id="rId9"/>
     <x:hyperlink ref="Z2" r:id="rId10"/>
     <x:hyperlink ref="A3" r:id="rId11"/>
     <x:hyperlink ref="Z3" r:id="rId12"/>
     <x:hyperlink ref="A4" r:id="rId13"/>
     <x:hyperlink ref="Z4" r:id="rId14"/>
     <x:hyperlink ref="A5" r:id="rId15"/>
     <x:hyperlink ref="Z5" r:id="rId16"/>
     <x:hyperlink ref="A6" r:id="rId17"/>
     <x:hyperlink ref="Z6" r:id="rId18"/>
     <x:hyperlink ref="A7" r:id="rId19"/>
     <x:hyperlink ref="Z7" r:id="rId20"/>
     <x:hyperlink ref="A8" r:id="rId21"/>
     <x:hyperlink ref="Z8" r:id="rId22"/>
     <x:hyperlink ref="A9" r:id="rId23"/>