--- v0 (2025-10-13)
+++ v1 (2026-04-22)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="bin" ContentType="image/jpeg"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106ba0833684432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aebce17eef3949e09074ba85c4d4dbd7.psmdcp" Id="R69292cf9d5664c8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d8cf8b9cc64133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad29be350e0f4c9cbcd10ad4c2446363.psmdcp" Id="R68b7340f5ef04bc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="1"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Info" sheetId="2" r:id="rId2"/>
     <x:sheet name="IUUMasterList" sheetId="3" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="534" uniqueCount="534">
-[...1 lines deleted...]
-    <x:t xml:space="preserve">Fecha de creación: 13 oct. 2025 12:58 </x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="538" uniqueCount="538">
+  <x:si>
+    <x:t xml:space="preserve">Fecha de creación: 22 abr. 2026 7:58 </x:t>
   </x:si>
   <x:si>
     <x:t>Comisión Interamericana del Atún Tropical</x:t>
   </x:si>
   <x:si>
     <x:t>Lista adoptada por la CIAT</x:t>
   </x:si>
   <x:si>
     <x:t>Todas las resoluciones INN</x:t>
   </x:si>
   <x:si>
     <x:t>Número de OMI</x:t>
   </x:si>
   <x:si>
     <x:t>Buque</x:t>
   </x:si>
   <x:si>
     <x:t>Bandera</x:t>
   </x:si>
   <x:si>
     <x:t>Arte de pesca</x:t>
   </x:si>
   <x:si>
     <x:t>Nombre previo</x:t>
   </x:si>
@@ -1415,4832 +1415,4852 @@
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Freedom 7</x:t>
     </x:r>
   </x:si>
   <x:si>
-    <x:t>CMR</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Golden Lake, No. 101 Gloria, Zhi Ming</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FFFF0000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>CICAA</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>Fu Hsiang Fa</x:t>
+      <x:t>Fu Hsiang Fa 18</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Fu Hsiang Fa No. 01</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Fu Hsiang Fa No. 02</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Fu Hsiang Fa No. 06</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Fu Hsiang Fa No. 08</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Fu Hsiang Fa No. 09</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Fu Hsiang Fa No. 11</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Fu Hsiang Fa No. 13</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Fu Hsiang Fa No. 17</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Fu Hsiang Fa No. 20</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Fu Hsiang Fa No. 21</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Fu Hsiang Fa No. 23</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Fu Hsiang Fa No. 26</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Fu Hsiang Fa No. 30</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Fu Lien No 1</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>Georgia</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CGPM, WCPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, ICCAT, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Full Rich</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Gala I</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>PS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manara II, Roagan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Libya, Isle of Man</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Gift of God</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Gods Gift</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Good Hope</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>NGA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toto</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CCAMLR</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, IOTC, NAFO, NEAFC, SEAFO, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Gorilero</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>Gran Sol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sierra Leone, Panama</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CGPM, CPANE, NAFO</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /ICCAT, IOTC, SEAFO, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Gunuar Melyan 21</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Hai Da 705</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Hambantota Express</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>LKA</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Han</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>KNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shun Hang, Vila Moosun, Eastern Star I, Eastern Star, Anchorage, Adventure, Miyoshima Maru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panama, Tuvalu</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>He Li 1 Hao</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>Sinar Abadi 69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panama, Indonesia</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Heavy Sea</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>Duero, Julius, Keta, Sherpa Uno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panama, Saint Kitt and Nevis, Belize, Uruguay</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CCAMLR</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, IOTC, NAFO, NEAFC, SEAFO, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Hoom Xiang 101</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Hoom Xiang 103</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Hoom Xiang 105</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Hoom Xiang 11</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Iannis 1</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CGPM, CPANE, NAFO</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /ICCAT, IOTC, SEAFO, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Imula 0846 KLT/God Bless</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Imul-a-0168-PTM</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Imul-a-0833-KLT</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Imula0867KLT &amp; Sampath</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Imul-a-0892-KLT</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Imul-a-1028-TLE/Dewli Fishing Kudawella</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Imula2159Chw &amp; Sanjana Putha</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Ind-Tn-15-MM8297/Ararat/Resh Mitha</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Israr 1</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Israr 2</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Israr 3</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Jinzhang</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>Hai Lung, Yele, Ray, Kily, Constant, Tropic, Isla Graciosa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sierra Leone, Belize, Equatorial Guinea, South Africa</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CCAMLR, SEAFO</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Kiki</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>GMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lisboa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senegal</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Kim Seng Deng 3</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Koosha 4</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>IRN</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CCAMLR</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, IOTC, NAFO, NEAFC, SEAFO, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Kuang Hsing 127</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Kuang Hsing 196</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Kuda Laut 03</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>PHL</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>WCPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Labiko</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>Maine, Claude Monier, Chevalier d'Assas, Guinespa 1, Maposa Noveno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guinea Conakry, Tanzania, Indonesia, Cambodia, Panama, Sierra Leone, Democratic People's Republic of Korea, Togo, Uruguay</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CGPM, CPANE, NAFO</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /ICCAT, IOTC, SEAFO, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Liao Yuan Yu 071</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Liao Yuan Yu 072</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Liao Yuan Yu 9</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Lila No 10</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Limpopo</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>Ross, Alos, Lena, Cap George</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Togo, Ghana, Seychelles, France</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CCAMLR</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, IOTC, NAFO, NEAFC, SEAFO, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Littesha</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Lu Rong Shui 158</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Lu Rong Yu 1189</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Lu Rong Yu 612</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Lu Rong Yuan Yu 101</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Lu Rong Yuan Yu 102</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Lu Rong Yuan Yu 103</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Lu Rong Yuan Yu 105</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Lu Rong Yuan Yu 106</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Lu Rong Yuan Yu 108</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Lu Rong Yuan Yu 109</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Lu Rong Yuan Yu 197</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /GFCM, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Lu Rong Yuan Yu 581</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /GFCM, NAFO, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Lu Rong Yuan Yu 582</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /GFCM, NAFO, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Lu Rong Yuan Yu 787</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Lu Rong Yuan Yu 797</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Lu Rong Yuan Yu Yun 958</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Lucas</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>Maximus</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Maan Yih Hsing</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Madura 2</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Madura 3</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Mangala</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Manju Matha</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Manjumatha</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Maria</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Mariyal</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Marwan 1</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>SOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Al Wesam 4, Chaichanachoke 8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Djibouti, Thailand</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Melilla No 101</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Melilla No 103</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Mother of Jesus</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Murtosa</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>Togo, Portugal</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CGPM, CPANE, NAFO</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /ICCAT, IOTC, SEAFO, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>New Bai I No. 168</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>LBR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tai Yuan No. 227</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Nika</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CCAMLR</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, IOTC, NAFO, NEAFC, SEAFO, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>No 2 Choyu</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>No 3 Choyu</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Northern Warrior</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>AGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Millennium, Sip 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Curacao, Netherlands Antilles, South Africa, Belize, Morocco</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CCAMLR</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, IOTC, NAFO, NEAFC, SEAFO, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Nova</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Ocean Diamond</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Ocean Star No. 2</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Okapi Marta</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>BLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Summer Refer</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CGPM, CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /IOTC, NAFO, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Oriente No 7</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Perlon</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>Cherne, Bigaro, Hoking, Sargo, Lugalpesca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay, Mongolia, Togo</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CCAMLR</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, IOTC, NAFO, NEAFC, SEAFO, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Pescacisne 1, Pescacisne 2</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>Zemour 1, Kadei, Songhua, Yunnan, Nihewan, Huiquan, Wutaishan Anhui 44, Yangzi Hua 44, Trosky, Paloma V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mauritania, Equatorial Guinea, Indonesia, Tanzania, Mongolia, Cambodia, Namibia, Uruguay</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CCAMLR, IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SEAFO, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Progreso</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>Al Wesam 5, Chainavee 54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameroon, Djibouti, Thailand</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Qian Yuan</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>Tomoe, Tomoe Maru</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Riwa</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>TGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gloriwave, Stolt Hikawa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sierra Leone</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>NPFC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Samudera Pasifik No. 18</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>IDN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kawii No. 3, Lady VI-T-III</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Samudera Perkasa 11</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Samudera Perkasa 12</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Sea Angel 2</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Sea Urchin</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>Aldabra, Omoa I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tanzania, Honduras, Togo</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CCAMLR, CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SEAFO, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Sea View</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>Al Wesam 2, Chainavee 55</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Sea Wind</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>Al Wesam 1, Supphermnavee 21</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Sharji Amma</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Sharon 1</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>Manara I, Poseidon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Libya, Great Britain</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Sheng Ji Qun 3</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Shuen Siang</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Shun Lai</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>Hsin Jyi Wang No. 6</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Sin Shun Fa 6</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Sin Shun Fa 67</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Sin Shun Fa 8</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Sin Shun Fa 9</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>IOTC</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Sonia</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FFFF0000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>CGPM</x:t>
     </x:r>
-    <x:r>
-[...19 lines deleted...]
-      <x:t>Fu Hsiang Fa 18</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Southern Star 136</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>Hsiang Chang</x:t>
+  </x:si>
+  <x:si>
+    <x:t>St. Vincent and the Grenadines</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CICAA</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, IOTC, NAFO, NEAFC, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Sri Fu Fa 168</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FFFF0000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>IOTC</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>Fu Hsiang Fa No. 01</x:t>
+      <x:t>Sri Fu Fa 18</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FFFF0000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>IOTC</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>Fu Hsiang Fa No. 02</x:t>
+      <x:t>Sri Fu Fa 188</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FFFF0000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>IOTC</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>Fu Hsiang Fa No. 06</x:t>
+      <x:t>Sri Fu Fa 189</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FFFF0000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>IOTC</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>Fu Hsiang Fa No. 08</x:t>
+      <x:t>Sri Fu Fa 286</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FFFF0000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>IOTC</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>Fu Hsiang Fa No. 09</x:t>
+      <x:t>Sri Fu Fa 67</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FFFF0000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>IOTC</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>Fu Hsiang Fa No. 11</x:t>
+      <x:t>Sri Fu Fa 888</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FFFF0000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>IOTC</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>Fu Hsiang Fa No. 13</x:t>
+      <x:t>St Annes</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FFFF0000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>IOTC</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>Fu Hsiang Fa No. 17</x:t>
+      <x:t>St Antony</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FFFF0000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>IOTC</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>Fu Hsiang Fa No. 20</x:t>
+      <x:t>St Marys</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FFFF0000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>IOTC</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>Fu Hsiang Fa No. 21</x:t>
+      <x:t>Star of the Sea</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FFFF0000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>IOTC</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>Fu Hsiang Fa No. 23</x:t>
+      <x:t>STS-50</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>Ayda, Sea Breeze, Andrey Dolgov, Std No. 2, Sun Tai No. 2, Shinsei Maru No. 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Togo, Cambodia, South Korea, Phillipines, Japan, Namibia</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>CCAMLR</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, IOTC, NAFO, NEAFC, SEAFO, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Tian Lung No. 12</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FFFF0000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>IOTC</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> /CCSBT, GFCM, ICCAT, NAFO, NEAFC, SIOFA</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>Fu Hsiang Fa No. 26</x:t>
-[...4270 lines deleted...]
-      </x:rPr>
       <x:t>Trinity</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>MO</x:t>
   </x:si>
   <x:si>
     <x:t>Enxembre, Yucutan Basin, Fontenova, Jawhara</x:t>
   </x:si>
   <x:si>
     <x:t>Ghana, Panama, Morocco</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FFFF0000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>CPANE</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> /GFCM, ICCAT, IOTC, NAFO, SEAFO, SIOFA</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Xing Fa</x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>STP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Feng Hai, Xiang Hai, J Shore, Xing Tong You 59, Dong Cheng You 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unknown (effective 2025-09); Sierra Leone (effective 2025-03); Unknown, Belize, Sierra Leone, China</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FFFF0000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>SPRFMO</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Xing Hai Feng</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Ocean Lion</x:t>
   </x:si>
   <x:si>
     <x:t>Panama, Equatorial Guinea</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
@@ -7519,51 +7539,51 @@
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="A2" r:id="rId6"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G215"/>
+  <x:dimension ref="A1:G216"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C2" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D2" s="3" t="s">
         <x:v>7</x:v>
@@ -8526,2990 +8546,3013 @@
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="n">
         <x:v>7302548</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G55" s="0" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G56" s="0" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G57" s="0" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G58" s="0" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G59" s="0" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C60" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G60" s="0" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C61" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G61" s="0" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G62" s="0" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G63" s="0" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G64" s="0" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G65" s="0" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G66" s="0" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G67" s="0" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G68" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C68" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="G68" s="0" t="s">
+    </x:row>
+    <x:row r="69" spans="1:7">
+      <x:c r="A69" s="0" t="n">
+        <x:v>7355662</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
-    </x:row>
-[...4 lines deleted...]
-      <x:c r="B69" s="0" t="s">
+      <x:c r="C69" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F69" s="0" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
-      <x:c r="A70" s="0" t="n">
-        <x:v>7355662</x:v>
+      <x:c r="A70" s="0" t="s">
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G70" s="0" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C71" s="0" t="s">
-[...3 lines deleted...]
-        <x:v>13</x:v>
+      <x:c r="E71" s="0" t="s">
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>178</x:v>
-[...4 lines deleted...]
-      <x:c r="F72" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G72" s="0" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:7">
+      <x:c r="A74" s="0" t="n">
+        <x:v>7020126</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
-    </x:row>
-[...4 lines deleted...]
-      <x:c r="B74" s="0" t="s">
+      <x:c r="C74" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C74" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
+      <x:c r="E74" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F74" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
       <x:c r="G74" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="n">
-        <x:v>7020126</x:v>
+        <x:v>6719419</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
-      <x:c r="A76" s="0" t="n">
-        <x:v>6719419</x:v>
+      <x:c r="A76" s="0" t="s">
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E76" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F76" s="0" t="s">
+      <x:c r="G76" s="0" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C77" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G77" s="0" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C78" s="0" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
-      <x:c r="A79" s="0" t="s">
-        <x:v>11</x:v>
+      <x:c r="A79" s="0" t="n">
+        <x:v>8214645</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E79" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="F79" s="0" t="s">
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="n">
-        <x:v>8214645</x:v>
+        <x:v>8524492</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="n">
-        <x:v>8524492</x:v>
+        <x:v>7322926</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
-      <x:c r="A82" s="0" t="n">
-        <x:v>7322926</x:v>
+      <x:c r="A82" s="0" t="s">
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>13</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="G83" s="0" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C84" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F84" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="G84" s="0" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F85" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="G85" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C85" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="G85" s="0" t="s">
+    </x:row>
+    <x:row r="86" spans="1:7">
+      <x:c r="A86" s="0" t="n">
+        <x:v>7332218</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
-    </x:row>
-[...4 lines deleted...]
-      <x:c r="B86" s="0" t="s">
+      <x:c r="C86" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F86" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G86" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C86" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="G86" s="0" t="s">
+    </x:row>
+    <x:row r="87" spans="1:7">
+      <x:c r="A87" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
-    </x:row>
-[...4 lines deleted...]
-      <x:c r="B87" s="0" t="s">
+      <x:c r="C87" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G87" s="0" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G88" s="0" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C89" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G89" s="0" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G90" s="0" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G91" s="0" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G92" s="0" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G93" s="0" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G94" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C94" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="G94" s="0" t="s">
+    </x:row>
+    <x:row r="95" spans="1:7">
+      <x:c r="A95" s="0" t="n">
+        <x:v>8004076</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
-    </x:row>
-[...4 lines deleted...]
-      <x:c r="B95" s="0" t="s">
+      <x:c r="C95" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G95" s="0" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="n">
-        <x:v>8004076</x:v>
+        <x:v>8568694</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="n">
-        <x:v>8568694</x:v>
+        <x:v>8568682</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="n">
-        <x:v>8568682</x:v>
+        <x:v>6607666</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C98" s="0" t="s">
-[...3 lines deleted...]
-        <x:v>14</x:v>
+      <x:c r="F98" s="0" t="s">
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="n">
-        <x:v>6607666</x:v>
+        <x:v>7929176</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
-      <x:c r="A100" s="0" t="n">
-        <x:v>7929176</x:v>
+      <x:c r="A100" s="0" t="s">
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E100" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F100" s="0" t="s">
+      <x:c r="G100" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="G100" s="0" t="s">
+    </x:row>
+    <x:row r="101" spans="1:7">
+      <x:c r="A101" s="0" t="n">
+        <x:v>7905443</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
-    </x:row>
-[...4 lines deleted...]
-      <x:c r="B101" s="0" t="s">
+      <x:c r="C101" s="0" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
-      <x:c r="A102" s="0" t="n">
-        <x:v>7905443</x:v>
+      <x:c r="A102" s="0" t="s">
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G102" s="0" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G103" s="0" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
-      <x:c r="A105" s="0" t="s">
-        <x:v>11</x:v>
+      <x:c r="A105" s="0" t="n">
+        <x:v>7325746</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D105" s="0" t="s">
-        <x:v>13</x:v>
+      <x:c r="F105" s="0" t="s">
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
-      <x:c r="A106" s="0" t="n">
-        <x:v>7325746</x:v>
+      <x:c r="A106" s="0" t="s">
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E106" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F106" s="0" t="s">
+      <x:c r="G106" s="0" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G107" s="0" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G108" s="0" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F109" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G109" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C109" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="G109" s="0" t="s">
+    </x:row>
+    <x:row r="110" spans="1:7">
+      <x:c r="A110" s="0" t="n">
+        <x:v>7388267</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
-    </x:row>
-[...4 lines deleted...]
-      <x:c r="B110" s="0" t="s">
+      <x:c r="C110" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C110" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
-      <x:c r="A111" s="0" t="n">
-        <x:v>7388267</x:v>
+      <x:c r="A111" s="0" t="s">
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E111" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F111" s="0" t="s">
+      <x:c r="G111" s="0" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G112" s="0" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G113" s="0" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G114" s="0" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G115" s="0" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G116" s="0" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G117" s="0" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G118" s="0" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G119" s="0" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G120" s="0" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G121" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C121" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="G121" s="0" t="s">
+    </x:row>
+    <x:row r="122" spans="1:7">
+      <x:c r="A122" s="0" t="n">
+        <x:v>8786557</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
-    </x:row>
-[...4 lines deleted...]
-      <x:c r="B122" s="0" t="s">
+      <x:c r="C122" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G122" s="0" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="n">
-        <x:v>8786557</x:v>
+        <x:v>9871971</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G123" s="0" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="n">
-        <x:v>9871971</x:v>
+        <x:v>9871983</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G124" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C124" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="G124" s="0" t="s">
+    </x:row>
+    <x:row r="125" spans="1:7">
+      <x:c r="A125" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B125" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
-    </x:row>
-[...4 lines deleted...]
-      <x:c r="B125" s="0" t="s">
+      <x:c r="C125" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G125" s="0" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G126" s="0" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G127" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C127" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="G127" s="0" t="s">
+    </x:row>
+    <x:row r="128" spans="1:7">
+      <x:c r="A128" s="0" t="n">
+        <x:v>9038402</x:v>
+      </x:c>
+      <x:c r="B128" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
-    </x:row>
-[...4 lines deleted...]
-      <x:c r="B128" s="0" t="s">
+      <x:c r="C128" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C128" s="0" t="s">
-[...3 lines deleted...]
-        <x:v>13</x:v>
+      <x:c r="F128" s="0" t="s">
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
-      <x:c r="A129" s="0" t="n">
-        <x:v>9038402</x:v>
+      <x:c r="A129" s="0" t="s">
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E129" s="0" t="s">
+      <x:c r="G129" s="0" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G130" s="0" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G131" s="0" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G132" s="0" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G133" s="0" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G135" s="0" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C136" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G136" s="0" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C137" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C137" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
+      <x:c r="E137" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="F137" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E138" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F138" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G138" s="0" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C140" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D140" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G140" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C140" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="G140" s="0" t="s">
+    </x:row>
+    <x:row r="141" spans="1:7">
+      <x:c r="A141" s="0" t="n">
+        <x:v>7385174</x:v>
+      </x:c>
+      <x:c r="B141" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
-    </x:row>
-[...4 lines deleted...]
-      <x:c r="B141" s="0" t="s">
+      <x:c r="C141" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D141" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F141" s="0" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
-      <x:c r="A142" s="0" t="n">
-        <x:v>7385174</x:v>
+      <x:c r="A142" s="0" t="s">
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="F142" s="0" t="s">
-        <x:v>349</x:v>
+      <x:c r="E142" s="0" t="s">
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
-      <x:c r="A143" s="0" t="s">
-        <x:v>11</x:v>
+      <x:c r="A143" s="0" t="n">
+        <x:v>8808654</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E143" s="0" t="s">
+      <x:c r="F143" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G143" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="G143" s="0" t="s">
+    </x:row>
+    <x:row r="144" spans="1:7">
+      <x:c r="A144" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B144" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
-    </x:row>
-[...4 lines deleted...]
-      <x:c r="B144" s="0" t="s">
+      <x:c r="C144" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D144" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F144" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G144" s="0" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:7">
+      <x:c r="A146" s="0" t="n">
+        <x:v>8808903</x:v>
+      </x:c>
+      <x:c r="B146" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
-    </x:row>
-[...4 lines deleted...]
-      <x:c r="B146" s="0" t="s">
+      <x:c r="C146" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C146" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
+      <x:c r="E146" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
-      <x:c r="A147" s="0" t="n">
-        <x:v>8808903</x:v>
+      <x:c r="A147" s="0" t="s">
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>13</x:v>
-[...4 lines deleted...]
-      <x:c r="F147" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G147" s="0" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C148" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D148" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G148" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C148" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D148" s="0" t="s">
+    </x:row>
+    <x:row r="149" spans="1:7">
+      <x:c r="A149" s="0" t="n">
+        <x:v>8665193</x:v>
+      </x:c>
+      <x:c r="B149" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C149" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D149" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="G148" s="0" t="s">
-[...7 lines deleted...]
-      <x:c r="B149" s="0" t="s">
+      <x:c r="G149" s="0" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="n">
-        <x:v>8665193</x:v>
+        <x:v>7816472</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C150" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C150" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E150" s="0" t="s">
+        <x:v>371</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="n">
-        <x:v>7816472</x:v>
+        <x:v>8430586</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E151" s="0" t="s">
+      <x:c r="F151" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G151" s="0" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="n">
-        <x:v>8430586</x:v>
+        <x:v>5062479</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C152" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D152" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E152" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C152" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="n">
-        <x:v>5062479</x:v>
+        <x:v>9319856</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
-      <x:c r="A154" s="0" t="n">
-        <x:v>9319856</x:v>
+      <x:c r="A154" s="0" t="s">
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
-      <x:c r="A155" s="0" t="s">
-        <x:v>11</x:v>
+      <x:c r="A155" s="0" t="n">
+        <x:v>8819691</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="n">
-        <x:v>8819691</x:v>
+        <x:v>9017666</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
-      <x:c r="A157" s="0" t="n">
-        <x:v>9017666</x:v>
+      <x:c r="A157" s="0" t="s">
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>396</x:v>
-[...2 lines deleted...]
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>14</x:v>
-[...1 lines deleted...]
-      <x:c r="E158" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G158" s="0" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C159" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D159" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G159" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C160" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D160" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G160" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C160" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="G160" s="0" t="s">
+    </x:row>
+    <x:row r="161" spans="1:7">
+      <x:c r="A161" s="0" t="n">
+        <x:v>7424891</x:v>
+      </x:c>
+      <x:c r="B161" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
-    </x:row>
-[...4 lines deleted...]
-      <x:c r="B161" s="0" t="s">
+      <x:c r="C161" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D161" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E161" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C161" s="0" t="s">
-[...3 lines deleted...]
-        <x:v>13</x:v>
+      <x:c r="F161" s="0" t="s">
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="n">
-        <x:v>7424891</x:v>
+        <x:v>8692342</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="n">
-        <x:v>8692342</x:v>
+        <x:v>8692354</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
-      <x:c r="A164" s="0" t="n">
-        <x:v>8692354</x:v>
+      <x:c r="A164" s="0" t="s">
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E164" s="0" t="s">
+      <x:c r="G164" s="0" t="s">
         <x:v>417</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C165" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D165" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E165" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="C165" s="0" t="s">
-[...3 lines deleted...]
-        <x:v>13</x:v>
+      <x:c r="F165" s="0" t="s">
+        <x:v>420</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E166" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F166" s="0" t="s">
+      <x:c r="G166" s="0" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C167" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D167" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G167" s="0" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C168" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D168" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E168" s="0" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E169" s="0" t="s">
+      <x:c r="G169" s="0" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="C170" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D170" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G170" s="0" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="C171" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D171" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G171" s="0" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C172" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D172" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G172" s="0" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C173" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D173" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G173" s="0" t="s">
         <x:v>438</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C174" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D174" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E174" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="C174" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="E174" s="0" t="s">
+      <x:c r="F174" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="F174" s="0" t="s">
+      <x:c r="G174" s="0" t="s">
         <x:v>442</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C175" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D175" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G175" s="0" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C176" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D176" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G176" s="0" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C177" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D177" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G177" s="0" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="C178" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D178" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G178" s="0" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C179" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D179" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G179" s="0" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C180" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D180" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G180" s="0" t="s">
         <x:v>454</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="C181" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D181" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G181" s="0" t="s">
         <x:v>456</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="n">
         <x:v>8514772</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C186" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D186" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E186" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="C186" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="E186" s="0" t="s">
+      <x:c r="F186" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="F186" s="0" t="s">
+      <x:c r="G186" s="0" t="s">
         <x:v>468</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C187" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D187" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G187" s="0" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="n">
         <x:v>7321374</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="C188" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D188" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="C188" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D188" s="0" t="s">
+      <x:c r="E188" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="E188" s="0" t="s">
+      <x:c r="F188" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="F188" s="0" t="s">
+      <x:c r="G188" s="0" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="n">
-        <x:v>7826233</x:v>
+        <x:v>8550740</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C189" s="0" t="s">
         <x:v>477</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
-      <x:c r="A190" s="0" t="s">
-        <x:v>11</x:v>
+      <x:c r="A190" s="0" t="n">
+        <x:v>7826233</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
+      <x:c r="E190" s="0" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="F190" s="0" t="s">
+        <x:v>483</x:v>
+      </x:c>
       <x:c r="G190" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>488</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
+      <x:c r="F196" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
       <x:c r="G196" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
+      <x:c r="E198" s="0" t="s">
+        <x:v>502</x:v>
+      </x:c>
       <x:c r="G198" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E211" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
-        <x:v>531</x:v>
-[...3 lines deleted...]
-      <x:c r="A214" s="2" t="s">
         <x:v>532</x:v>
       </x:c>
     </x:row>
+    <x:row r="213" spans="1:7">
+      <x:c r="A213" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B213" s="0" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="C213" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D213" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E213" s="0" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="G213" s="0" t="s">
+        <x:v>535</x:v>
+      </x:c>
+    </x:row>
     <x:row r="215" spans="1:7">
-      <x:c r="A215" s="0" t="s">
-        <x:v>533</x:v>
+      <x:c r="A215" s="2" t="s">
+        <x:v>536</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="216" spans="1:7">
+      <x:c r="A216" s="0" t="s">
+        <x:v>537</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="C1" r:id="rId9"/>
     <x:hyperlink ref="C18" r:id="rId10"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="6">
       <vt:lpstr>Info</vt:lpstr>
       <vt:lpstr>IUUMasterList</vt:lpstr>
       <vt:lpstr>Info!Print_Area</vt:lpstr>
       <vt:lpstr>Info!Print_Titles</vt:lpstr>
       <vt:lpstr>IUUMasterList!Print_Area</vt:lpstr>